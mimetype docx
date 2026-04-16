--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1737,265 +1737,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty Years of Research on Gay Men and HIV Prevention in France: A Narrative Review of the Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défaire et refaire un groupe à risque. Objectivation et prévention du sida chez les homosexuels masculins à l'ère des antirétroviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Trachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Doré</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10508-018-1163-1⟩</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.787-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1804.0787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721184v1</w:t>
+                <w:t xml:space="preserve">hal-02179479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaire et refaire un groupe à risque. Objectivation et prévention du sida chez les homosexuels masculins à l'ère des antirétroviraux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thirty Years of Research on Gay Men and HIV Prevention in France: A Narrative Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gelly</w:t>
+                <w:t xml:space="preserve">Veronique Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (4), pp.787-807. </w:t>
+              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1804.0787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10508-018-1163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179479v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoing and redoing an at-risk group: The objectivation and prevention of AIDS among male homosexuals in the antiretroviral era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2239,381 +2239,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Risk and Sense of Community:French Gay Male Discourses on Barebacking</w:t>
+                <w:t xml:space="preserve">Risque VIH et réflexivité. Logiques de prévention chez des gais séropositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1), pp.15-29</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.81-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266548v1</w:t>
+                <w:t xml:space="preserve">halshs-01417282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque VIH et réflexivité. Logiques de prévention chez des gais séropositifs</w:t>
+                <w:t xml:space="preserve">HIV Risk and Sense of Community:French Gay Male Discourses on Barebacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.81-107</w:t>
+              <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417282v1</w:t>
+                <w:t xml:space="preserve">halshs-01266548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Preexposure Prophylaxis in Men at High Risk for HIV-1 Infection</w:t>
+                <w:t xml:space="preserve">L’appropriation d’une sexualité minorisée. Trajectoires de jeunes lesbiennes et gays en France de 17 à 35 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Molina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chetcuti Natacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429281v1</w:t>
+                <w:t xml:space="preserve">halshs-01266546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation d’une sexualité minorisée. Trajectoires de jeunes lesbiennes et gays en France de 17 à 35 ans</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-Demand Preexposure Prophylaxis in Men at High Risk for HIV-1 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Capitant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 373 (23), pp.2237-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1506273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01266546v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sida : un monde associatif en crise ?</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Oliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20412-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Velter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-025-04739-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seppey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bodryzlova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mac-Seing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zarowsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01180-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2025.2460988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Artigas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975919843060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Patten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-018-1163-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capitant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1506273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetcuti Natacha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/vers-une-pharmaceuticalisation-societe-3073.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/sante-reseaux-3075.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Actuel_Marx_2011_Hors_S&#233;rie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/les-jeunes-et-la-sexualite-veronique-blanchard-regis-revenin-jean-jacques-yvorel-michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silsmaria.org/lobjet-homosexuel/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.genreenaction.net/Femmes-genre-feminisme.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Oliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20412-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Velter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-025-04739-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seppey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bodryzlova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mac-Seing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zarowsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01180-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2025.2460988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Artigas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975919843060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Patten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-018-1163-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetcuti Natacha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capitant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1506273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/vers-une-pharmaceuticalisation-societe-3073.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/sante-reseaux-3075.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Actuel_Marx_2011_Hors_S&#233;rie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/les-jeunes-et-la-sexualite-veronique-blanchard-regis-revenin-jean-jacques-yvorel-michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silsmaria.org/lobjet-homosexuel/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.genreenaction.net/Femmes-genre-feminisme.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>