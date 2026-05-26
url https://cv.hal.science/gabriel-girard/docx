--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -240,611 +240,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05471366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of targeted sexual healthcare among French MSM based on HPV vaccination policy in France</w:t>
+                <w:t xml:space="preserve">How are sexual orientations, gender identities and expressions, and sex characteristics (SOGIESC) addressed in UN conventions, treaty bodies, and decisions: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Oliveri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mora</w:t>
+                <w:t xml:space="preserve">Mathieu Seppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Annequin</w:t>
+                <w:t xml:space="preserve">Yulia Bodryzlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Brosset</w:t>
+                <w:t xml:space="preserve">Muriel Mac-Seing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fressard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zarowsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-20412-z⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-025-01180-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05441707v1</w:t>
+                <w:t xml:space="preserve">inserm-05471294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negotiating Access to Healthcare and Experience of Stigma Among Cisgender Gay Men Diagnosed with Mpox During the 2022 Epidemic in France: A Qualitative Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalizing Sexual Orientations, Gender Identities and Expressions, and Sex Characteristics at the Global Level, from a Canadian Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Seppey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zarowsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10461-025-04739-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Homosexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.112-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00918369.2025.2460988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471375v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are sexual orientations, gender identities and expressions, and sex characteristics (SOGIESC) addressed in UN conventions, treaty bodies, and decisions: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negotiating Access to Healthcare and Experience of Stigma Among Cisgender Gay Men Diagnosed with Mpox During the 2022 Epidemic in France: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Seppey</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Velter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-025-01180-x⟩</w:t>
+              <w:t xml:space="preserve">AIDS and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (9), pp.2831-2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10461-025-04739-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471294v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Sexual Orientations, Gender Identities and Expressions, and Sex Characteristics at the Global Level, from a Canadian Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions of targeted sexual healthcare among French MSM based on HPV vaccination policy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Girard</w:t>
+                <w:t xml:space="preserve">Camilla Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Zarowsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Annequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Homosexuality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (1), pp.112-141. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.36400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00918369.2025.2460988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-20412-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471356v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05441707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between men who have sex with men on PrEP and care providers is essential for HPV vaccination: A mixed-methods study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Annequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cogordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, pp.127190. </w:t>
@@ -1029,51 +1029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des personnes LGBTI+ : enjeux scientifiques et perspectives de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berdougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Marsicano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les défis de la médicalisation de la prévention du VIH en France : la prophylaxie préexposition au prisme des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Carillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1613,51 +1613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is HIV prevention creating new biosocialities among gay men? Treatment as prevention and pre-exposure prophylaxis in Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,278 +1737,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaire et refaire un groupe à risque. Objectivation et prévention du sida chez les homosexuels masculins à l'ère des antirétroviraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thirty Years of Research on Gay Men and HIV Prevention in France: A Narrative Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Trachman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
+                <w:t xml:space="preserve">Veronique Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.1804.0787⟩</w:t>
+              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10508-018-1163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179479v1</w:t>
+                <w:t xml:space="preserve">halshs-01721184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty Years of Research on Gay Men and HIV Prevention in France: A Narrative Review of the Literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Défaire et refaire un groupe à risque. Objectivation et prévention du sida chez les homosexuels masculins à l'ère des antirétroviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Trachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Doré</w:t>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.787-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10508-018-1163-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1804.0787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721184v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoing and redoing an at-risk group: The objectivation and prevention of AIDS among male homosexuals in the antiretroviral era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (English edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (4), pp.751-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amour aux temps du sida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Garapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2239,208 +2239,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque VIH et réflexivité. Logiques de prévention chez des gais séropositifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">HIV Risk and Sense of Community:French Gay Male Discourses on Barebacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.81-107</w:t>
+              <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417282v1</w:t>
+                <w:t xml:space="preserve">halshs-01266548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Risk and Sense of Community:French Gay Male Discourses on Barebacking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Risque VIH et réflexivité. Logiques de prévention chez des gais séropositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Health and Sexuality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1), pp.15-29</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.81-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266548v1</w:t>
+                <w:t xml:space="preserve">halshs-01417282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation d’une sexualité minorisée. Trajectoires de jeunes lesbiennes et gays en France de 17 à 35 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetcuti Natacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2593,333 +2593,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sida : un monde associatif en crise ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Une mobilisation communautaire ? Les homosexuels et la prévention du sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266544v1</w:t>
+                <w:t xml:space="preserve">halshs-01270239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les risques. Homosexualité, prévention du VIH et controverses associatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Carrés rouges. Regards sur le « printemps érable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (108), pp.99-119</w:t>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266542v1</w:t>
+                <w:t xml:space="preserve">halshs-01270240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrés rouges. Regards sur le « printemps érable »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sida : un monde associatif en crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270240v1</w:t>
+                <w:t xml:space="preserve">halshs-01266544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mobilisation communautaire ? Les homosexuels et la prévention du sida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Réduire les risques. Homosexualité, prévention du VIH et controverses associatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (108), pp.99-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270239v1</w:t>
+                <w:t xml:space="preserve">halshs-01266542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du sida. Médicalisation et politisation du risque chez les gais au cours des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3172,51 +3172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3269,51 +3269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIH/Sida Se confronter aux terrains. Expériences et postures de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANRS, pp.157, 2010, Sciences sociales et Sida</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3363,51 +3363,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une prévention attentive aux normes sociales qu'elle véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Dorais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, 2017</w:t>
@@ -3430,229 +3430,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIH/sida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">« La pilule qui change tout » ? Analyse des débats québécois autour de la prophylaxie pré-exposition du VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Juliette Rennes. </w:t>
+              <w:t xml:space="preserve">Johanne Collin et Pierre-Marie David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
+              <w:t xml:space="preserve">Vers une pharmaceuticalisation de la société. Le médicament comme objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.670-680, 2016, 9782707190482</w:t>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-222, 2016, 978-2-7605-4558-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01389048v1</w:t>
+                <w:t xml:space="preserve">halshs-01369394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La pilule qui change tout » ? Analyse des débats québécois autour de la prophylaxie pré-exposition du VIH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">VIH/sida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Johanne Collin et Pierre-Marie David. </w:t>
+              <w:t xml:space="preserve">Juliette Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une pharmaceuticalisation de la société. Le médicament comme objet social</w:t>
+              <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-222, 2016, 978-2-7605-4558-8</w:t>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.670-680, 2016, 9782707190482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369394v1</w:t>
+                <w:t xml:space="preserve">halshs-01389048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux mis en contexte. Une perspective comparative de la prise en charge du VIH en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Brossard; Deena White. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en réseaux. Explorations des approches relationnelles dans la recherche sociale au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Insider-outsider », une posture intenable? Retour sur des enjeux de positions dans une recherche sur l'homosexualité et le sida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche communautaire VIH/sida. Des savoirs engagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015</w:t>
@@ -3767,51 +3767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions. Une approche de la vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.109-124, 2014</w:t>
@@ -3853,51 +3853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Violence d'État, coalitions, sujets | Entretien avec Judith Butler »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec Marx. 25 ans d'Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,51 +3935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France. Les jeunes gais des années 2000 : une « population vulnérable » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Blanchard; Régis Révenin; Jean-Jacques Yvorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes et la sexualité. Initiations, interdits, identités (XIXe - XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quel homosexuel parle la prévention du sida ? Réflexion autour des débats sur le bareback.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Cazier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'objet homosexuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4107,51 +4107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard – Interview Elsa Dorlin : Le Queer est un matérialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, genre, féminisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4234,51 +4234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Violence d'État, coalitions, sujets | Entretien avec Judith Butler »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p. 164-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4596,51 +4596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque du sida et structuration des sociabilités homosexuelles. Analyse sociologique des normes de prévention en France, 1989-2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Oliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20412-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Velter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-025-04739-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seppey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bodryzlova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mac-Seing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zarowsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01180-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2025.2460988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Artigas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975919843060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Patten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-018-1163-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetcuti Natacha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capitant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1506273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/vers-une-pharmaceuticalisation-societe-3073.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/sante-reseaux-3075.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Actuel_Marx_2011_Hors_S&#233;rie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/les-jeunes-et-la-sexualite-veronique-blanchard-regis-revenin-jean-jacques-yvorel-michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silsmaria.org/lobjet-homosexuel/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.genreenaction.net/Femmes-genre-feminisme.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hoyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourrelly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2024-056406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seppey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Bodryzlova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mac-Seing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zarowsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01180-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2025.2460988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Velter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-025-04739-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Oliveri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20412-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Artigas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/42844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berdougo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04051931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floersheim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Eubanks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03070333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975919843060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Patten" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry D Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jackson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-018-1163-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1804.0787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1804.0751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desbarats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gourarier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1707.0085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetcuti Natacha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Molina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capitant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1506273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ethnoaides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Manac'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soriat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rwn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/vers-une-pharmaceuticalisation-societe-3073.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/sante-reseaux-3075.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neveux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Actuel_Marx_2011_Hors_S&#233;rie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/les-jeunes-et-la-sexualite-veronique-blanchard-regis-revenin-jean-jacques-yvorel-michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silsmaria.org/lobjet-homosexuel/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.genreenaction.net/Femmes-genre-feminisme.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>