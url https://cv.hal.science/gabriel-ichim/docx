--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -100,259 +100,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kremen1 dependence receptor induces SEC24C- and ATG9A-dependent autophagic cell death</w:t>
+                <w:t xml:space="preserve">Lysosomal MLKL is balanced by ESCRT to control cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Brahim</w:t>
+                <w:t xml:space="preserve">Catherine Jamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schott</w:t>
+                <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Ghasemi</w:t>
+                <w:t xml:space="preserve">Marie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Negulescu</w:t>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Geneste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kathrin Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008943v1</w:t>
+                <w:t xml:space="preserve">hal-05008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal MLKL is balanced by ESCRT to control cell death</w:t>
+                <w:t xml:space="preserve">Kremen1 dependence receptor induces SEC24C- and ATG9A-dependent autophagic cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jamard</w:t>
+                <w:t xml:space="preserve">Sonia Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Gil</w:t>
+                <w:t xml:space="preserve">Thomas Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Castets</w:t>
+                <w:t xml:space="preserve">Shiva Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+                <w:t xml:space="preserve">Ana Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Weber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008890v1</w:t>
+                <w:t xml:space="preserve">hal-05008943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the cell and non-cell autonomous regulation of 47S synthesis by GCN2 in colon cancer</w:t>
               </w:r>
@@ -427,4253 +427,4544 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OA02.01 Selective Translation of PBK (PDZ-Binding Kinase) is a Novel Mechanism of Drug Tolerance to Targeted Therapies in EGFR-Mutant Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Léonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El-Houda Mourksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vanbervliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASLC 2024 Hot Topic in Basic and Translational Science Meeting: Tolerance and Resistance to Targeted Therapy in Non-Small Cell Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.S1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtho.2025.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The therapeutic targeting of human receptor activator of nuclear factor kappa-B ligand (RANKL) directly impairs colonization of the bone marrow by RANK-expressing human breast cancer cells in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Annual Meeting of the American Society for Bone and Mineral Research Orange County Convention Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical contribution of caspase-3 to melanoma cancer cell motility by regulation of coronin 1B activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Diazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-025-07952-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of KDX1381, a Bivalent CK2α Inhibitor for the Treatment of Solid Tumors as a Single Agent or in Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Marlhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Makulyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martinasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optogenetically controlled inflammasome activation demonstrates two phases of cell swelling during pyroptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (833), pp.eabn8003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.abn8003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress sensor GCN2 differentially controls ribosome biogenesis in colon cancer according to the nutritional context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Fauvre</w:t>
+                <w:t xml:space="preserve">Spatial sequestration of activated-caspase 3 in aggresomes mediates resistance of neuroblastoma cell to bortezomib treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliézer Aïmontché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13491⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-54140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235180v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on mitochondrial outer-membrane permeabilization and membrane potential: State of the art methods and biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.58-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2023.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial sequestration of activated-caspase 3 in aggresomes mediates resistance of neuroblastoma cell to bortezomib treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pion</w:t>
+                <w:t xml:space="preserve">The stress sensor GCN2 differentially controls ribosome biogenesis in colon cancer according to the nutritional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piecyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alexandre Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Fauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-54140-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.2111-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482149v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocellular carcinoma hosts cholinergic neural cells and tumoral hepatocytes harboring targetable muscarinic receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verzeroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abud Jose Farca Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.101245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCL-2 proteins in senescence: beyond a simple target for senolysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (8), pp.517-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41580-023-00594-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Coursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoptosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confined migration promotes cancer metastasis through resistance to anoikis and increased invasiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fanfone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.73150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826196v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Nonapoptotic Caspase Activity with a Transgenic Reporter in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yang Zhou</w:t>
+                <w:t xml:space="preserve">Spontaneous activity of the mitochondrial apoptosis pathway drives chromosomal defects, the appearance of micronuclei and cancer metastasis through the Caspase-Activated DNAse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Haimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Höfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tarek Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Bavafaye Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0147-21.2022⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-04768-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005711v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous activity of the mitochondrial apoptosis pathway drives chromosomal defects, the appearance of micronuclei and cancer metastasis through the Caspase-Activated DNAse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarek Amer</w:t>
+                <w:t xml:space="preserve">Measuring Nonapoptotic Caspase Activity with a Transgenic Reporter in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-04768-y⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.ENEURO.0147-21.2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0147-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667748v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined migration promotes cancer metastasis through resistance to anoikis and increased invasiveness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Coursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.73150⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3-4), pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612321v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial dynamics regulate genome stability via control of caspase-dependent DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Montes-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Vringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased apoptotic sensitivity of glioblastoma enables therapeutic targeting by BH3-mimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Koessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Koessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Henrik Heiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (10), pp.2089-2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41418-022-01001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockade of Platelet CysLT1R Receptor with Zafirlukast Counteracts Platelet Protumoral Action and Prevents Breast Cancer Metastasis to Bone and Lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Saier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (20), pp.12221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232012221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03847792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspase-8 deficiency induces a switch from TLR3 induced apoptosis to lysosomal cell death in neuroblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bisaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.10609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-89793-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis – Fueling the oncogenic fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Castillo Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (15), pp.4445-4463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.15624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low biological fluctuation of mitochondrial CpG and non-CpG methylation at the single-molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rafael Rodríguez-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines El-Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jarretier-Yuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.8032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-87457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDYL2 Epigenetically Regulates MIR124 to Control NF-kB/STAT3-Dependent Breast Cancer Cell Plasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling Anti-Apoptotic BCL-xL Protein Expression in Glioblastoma Tumorspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fanfone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101141⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956108v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Anti-Apoptotic BCL-xL Protein Expression in Glioblastoma Tumorspheres</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CDYL2 Epigenetically Regulates MIR124 to Control NF-kB/STAT3-Dependent Breast Cancer Cell Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Siouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey D Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbollat-Boutrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mendoza-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12102853⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.101141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613078v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAT-RasGAP 317-326 kills cells by targeting inner-leaflet–enriched phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Serulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Stojceski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianvito Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (50), pp.31871-31881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2014108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sometimes even apoptosis fails: implications for cancer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blocking SHH/Patched Interaction Triggers Tumor Growth Inhibition through Patched-Induced Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23723556.2020.1797430⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (10), pp.1970-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624990v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking SHH/Patched Interaction Triggers Tumor Growth Inhibition through Patched-Induced Apoptosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sometimes even apoptosis fails: implications for cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1340⟩</w:t>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1797430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2020.1797430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102147v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Cellulo Evaluation of the Therapeutic Potential of NHC Platinum Compounds in Metastatic Cutaneous Melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clave-Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (21), pp.7826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21217826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failed Apoptosis Enhances Melanoma Cancer Cell Aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Castillo Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Fanfone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (10), pp.107731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hey1- and p53-dependent TrkC proapoptotic activity controls neuroblastoma growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Costechareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (5), pp.e2002912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.2002912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02137893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dependence Receptor TrkC Triggers Mitochondria-Dependent Apoptosis upon Cobra-1 Recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Ying Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana m. Coelho-Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (5), pp.632-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2013.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread mitochondrial depletion via mitophagy does not compromise necroptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen w.G. Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Oberst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Quarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Milasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.438-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01384556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotrophins and cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Tauszig-Delamasure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 318 (11), pp.1221-1228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotrophin-3 production promotes human neuroblastoma cell survival by inhibiting TrkC-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Bouzas-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ruben Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delloye-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (3), pp.850-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI41013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4683,448 +4974,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités en recherche en oncologie : l’essentiel du cinquième Symposium International 2022 du Centre de recherche en cancérologie de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexandra Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliezer Aïmontché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRCL Fifth International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 (12), pp.1332-1342, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480256v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05008787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur à dépendance TRKC : mécanismes moléculaires et implications dans la tumorigénèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université Claude Bernard - Lyon I, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LYO10317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00936196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5271,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Ghasemi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geneste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Stopa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07952-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05112011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marlhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nadjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abn8003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2023.07.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04482149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54140-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-023-00594-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Coursier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-022-01783-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04005711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pack" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Urs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0147-21.2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Haimovici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#246;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Badr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Bavafaye Haghighi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04768-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mammi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73150" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Riley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Heilig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Montes-G&#243;mez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Vringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koessinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cloix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Koessinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Henrik Heiland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01001-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ribeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houssin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Locquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bisaccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89793-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goldsmith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rafael Rodr&#237;guez-Aguilera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Rifai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jarretier-Yuste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87457-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D Dujardin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbollat-Boutrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mendoza-Parra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102853" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Afonin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014108117" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2020.1797430" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jasmin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1340" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Charignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clave-Darcissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dahm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217826" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02137893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blachier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002912" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Genevois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana&#160;m. Coelho-Aguiar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.08.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01384556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen&#160;w.G. Tait" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oberst" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Quarato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milasta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q34TRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Bouzas-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruben Cabrera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Croset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936196v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10317" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Ghasemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geneste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;once" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Desage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Croset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Stopa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07952-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05112011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marlhoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00695" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nadjar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abn8003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04482149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54140-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2023.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-023-00594-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Coursier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-022-01783-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mammi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Haimovici" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#246;fer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Badr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Bavafaye Haghighi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04768-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04005711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Urs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0147-21.2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Riley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Heilig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Montes-G&#243;mez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Vringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koessinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cloix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Koessinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Henrik Heiland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01001-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ribeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houssin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012221" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Locquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bisaccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dutour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89793-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goldsmith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rafael Rodr&#237;guez-Aguilera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Rifai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jarretier-Yuste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87457-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D Dujardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbollat-Boutrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mendoza-Parra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101141" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serulla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Afonin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014108117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jasmin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1340" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2020.1797430" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Charignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clave-Darcissac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dahm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217826" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02137893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;nard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blachier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Genevois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana&#160;m. Coelho-Aguiar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.08.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01384556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen&#160;w.G. Tait" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oberst" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Quarato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milasta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.03.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q34TRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Bouzas-Rodriguez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruben Cabrera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10317" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>