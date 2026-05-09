--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -448,4529 +448,4529 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atypical contribution of caspase-3 to melanoma cancer cell motility by regulation of coronin 1B activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Diazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-07952-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of KDX1381, a Bivalent CK2α Inhibitor for the Treatment of Solid Tumors as a Single Agent or in Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Marlhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Makulyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martinasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optogenetically controlled inflammasome activation demonstrates two phases of cell swelling during pyroptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Oddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (833), pp.eabn8003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abn8003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial sequestration of activated-caspase 3 in aggresomes mediates resistance of neuroblastoma cell to bortezomib treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliézer Aïmontché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-54140-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shedding light on mitochondrial outer-membrane permeabilization and membrane potential: State of the art methods and biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2023.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The stress sensor GCN2 differentially controls ribosome biogenesis in colon cancer according to the nutritional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piecyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alexandre Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Fauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.2111-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hepatocellular carcinoma hosts cholinergic neural cells and tumoral hepatocytes harboring targetable muscarinic receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verzeroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abud Jose Farca Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.101245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BCL-2 proteins in senescence: beyond a simple target for senolysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.517-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41580-023-00594-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Coursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Coursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3-4), pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confined migration promotes cancer metastasis through resistance to anoikis and increased invasiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fanfone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.73150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spontaneous activity of the mitochondrial apoptosis pathway drives chromosomal defects, the appearance of micronuclei and cancer metastasis through the Caspase-Activated DNAse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Haimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Höfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tarek Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Bavafaye Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-04768-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Nonapoptotic Caspase Activity with a Transgenic Reporter in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.ENEURO.0147-21.2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0147-21.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahil Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial dynamics regulate genome stability via control of caspase-dependent DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Heilig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Montes-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Vringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased apoptotic sensitivity of glioblastoma enables therapeutic targeting by BH3-mimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koessinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Koessinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Henrik Heiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (10), pp.2089-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-022-01001-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockade of Platelet CysLT1R Receptor with Zafirlukast Counteracts Platelet Protumoral Action and Prevents Breast Cancer Metastasis to Bone and Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Saier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caspase-8 deficiency induces a switch from TLR3 induced apoptosis to lysosomal cell death in neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anaïs Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bisaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89793-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apoptosis – Fueling the oncogenic fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Castillo Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (15), pp.4445-4463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low biological fluctuation of mitochondrial CpG and non-CpG methylation at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Goldsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Rafael Rodríguez-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jarretier-Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87457-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocking SHH/Patched Interaction Triggers Tumor Growth Inhibition through Patched-Induced Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (10), pp.1970-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sometimes even apoptosis fails: implications for cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1797430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2020.1797430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAT-RasGAP 317-326 kills cells by targeting inner-leaflet–enriched phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Stojceski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianvito Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (50), pp.31871-31881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2014108117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiling Anti-Apoptotic BCL-xL Protein Expression in Glioblastoma Tumorspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fanfone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDYL2 Epigenetically Regulates MIR124 to Control NF-kB/STAT3-Dependent Breast Cancer Cell Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Siouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey D Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbollat-Boutrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mendoza-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.101141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Cellulo Evaluation of the Therapeutic Potential of NHC Platinum Compounds in Metastatic Cutaneous Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Charignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clave-Darcissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), pp.7826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21217826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failed Apoptosis Enhances Melanoma Cancer Cell Aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Castillo Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fanfone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.107731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hey1- and p53-dependent TrkC proapoptotic activity controls neuroblastoma growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Costechareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.e2002912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2002912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02137893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dependence Receptor TrkC Triggers Mitochondria-Dependent Apoptosis upon Cobra-1 Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Ying Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana m. Coelho-Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.632-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2013.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widespread mitochondrial depletion via mitophagy does not compromise necroptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen w.G. Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Oberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Quarato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Milasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.438-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01384556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurotrophins and cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Tauszig-Delamasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 318 (11), pp.1221-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurotrophin-3 production promotes human neuroblastoma cell survival by inhibiting TrkC-induced apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Bouzas-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ruben Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delloye-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (3), pp.850-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI41013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OA02.01 Selective Translation of PBK (PDZ-Binding Kinase) is a Novel Mechanism of Drug Tolerance to Targeted Therapies in EGFR-Mutant Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Houda Mourksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vanbervliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASLC 2024 Hot Topic in Basic and Translational Science Meeting: Tolerance and Resistance to Targeted Therapy in Non-Small Cell Lung Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.S1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtho.2025.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The therapeutic targeting of human receptor activator of nuclear factor kappa-B ligand (RANKL) directly impairs colonization of the bone marrow by RANK-expressing human breast cancer cells in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Meeting of the American Society for Bone and Mineral Research Orange County Convention Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008787v1</w:t>
-              </w:r>
-[...4207 lines deleted...]
-                <w:t xml:space="preserve">hal-00475272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Ghasemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geneste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;once" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Desage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Croset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Stopa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07952-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05112011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marlhoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00695" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nadjar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abn8003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04482149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54140-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2023.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-023-00594-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Coursier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-022-01783-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mammi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Haimovici" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#246;fer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Badr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Bavafaye Haghighi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04768-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04005711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Urs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0147-21.2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Riley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Heilig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Montes-G&#243;mez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Vringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koessinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cloix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Koessinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Henrik Heiland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01001-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ribeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houssin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012221" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Locquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bisaccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dutour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89793-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624981v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goldsmith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rafael Rodr&#237;guez-Aguilera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Rifai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jarretier-Yuste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87457-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102853" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D Dujardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbollat-Boutrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mendoza-Parra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101141" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serulla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Afonin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014108117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jasmin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1340" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2020.1797430" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Charignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clave-Darcissac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dahm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217826" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02137893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;nard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blachier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Genevois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana&#160;m. Coelho-Aguiar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.08.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01384556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen&#160;w.G. Tait" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oberst" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Quarato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milasta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.03.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q34TRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Bouzas-Rodriguez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruben Cabrera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10317" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Ghasemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geneste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Stopa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07952-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05112011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marlhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nadjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abn8003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04482149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54140-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2023.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-023-00594-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Coursier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-022-01783-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mammi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Haimovici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#246;fer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Badr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Bavafaye Haghighi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04768-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04005711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pack" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Urs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0147-21.2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Riley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Heilig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Montes-G&#243;mez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Vringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koessinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cloix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Koessinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Henrik Heiland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01001-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ribeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houssin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Locquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bisaccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89793-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goldsmith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rafael Rodr&#237;guez-Aguilera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Rifai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jarretier-Yuste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87457-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jasmin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1340" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2020.1797430" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serulla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Afonin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014108117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102853" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D Dujardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbollat-Boutrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mendoza-Parra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Charignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clave-Darcissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dahm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217826" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02137893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blachier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002912" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Genevois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana&#160;m. Coelho-Aguiar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.08.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01384556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen&#160;w.G. Tait" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oberst" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Quarato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milasta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q34TRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Bouzas-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruben Cabrera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;once" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Desage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Souza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.03.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Croset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10317" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>