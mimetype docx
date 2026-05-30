--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -66,4614 +66,4232 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
-[...380 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical contribution of caspase-3 to melanoma cancer cell motility by regulation of coronin 1B activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Diazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Stopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-025-07952-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of KDX1381, a Bivalent CK2α Inhibitor for the Treatment of Solid Tumors as a Single Agent or in Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Marlhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Makulyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martinasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optogenetically controlled inflammasome activation demonstrates two phases of cell swelling during pyroptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (833), pp.eabn8003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.abn8003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial sequestration of activated-caspase 3 in aggresomes mediates resistance of neuroblastoma cell to bortezomib treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pion</w:t>
+                <w:t xml:space="preserve">The stress sensor GCN2 differentially controls ribosome biogenesis in colon cancer according to the nutritional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piecyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alexandre Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Fauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-54140-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.2111-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482149v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on mitochondrial outer-membrane permeabilization and membrane potential: State of the art methods and biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.58-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2023.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress sensor GCN2 differentially controls ribosome biogenesis in colon cancer according to the nutritional context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Fauvre</w:t>
+                <w:t xml:space="preserve">Spatial sequestration of activated-caspase 3 in aggresomes mediates resistance of neuroblastoma cell to bortezomib treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliézer Aïmontché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13491⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-54140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235180v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocellular carcinoma hosts cholinergic neural cells and tumoral hepatocytes harboring targetable muscarinic receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verzeroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Andres Roca Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abud Jose Farca Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.101245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL-2 proteins in senescence: beyond a simple target for senolysis?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Coursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41580-023-00594-y⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182726v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BCL-2 proteins in senescence: beyond a simple target for senolysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.517-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41580-023-00594-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821641v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring Nonapoptotic Caspase Activity with a Transgenic Reporter in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Urs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.ENEURO.0147-21.2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0147-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826196v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined migration promotes cancer metastasis through resistance to anoikis and increased invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Fanfone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Mammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.73150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous activity of the mitochondrial apoptosis pathway drives chromosomal defects, the appearance of micronuclei and cancer metastasis through the Caspase-Activated DNAse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin Haimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tarek Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Bavafaye Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Amer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (4), pp.315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-022-04768-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Nonapoptotic Caspase Activity with a Transgenic Reporter in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live-cell imaging and mathematical analysis of the “community effect” in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Coursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0147-21.2022⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3-4), pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-022-01783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005711v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping Cell Death Alive: An Introduction into the French Cell Death Research Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahil Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom12070901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial dynamics regulate genome stability via control of caspase-dependent DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Montes-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Vringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2022.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased apoptotic sensitivity of glioblastoma enables therapeutic targeting by BH3-mimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Koessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Koessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Henrik Heiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (10), pp.2089-2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41418-022-01001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockade of Platelet CysLT1R Receptor with Zafirlukast Counteracts Platelet Protumoral Action and Prevents Breast Cancer Metastasis to Bone and Lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Saier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (20), pp.12221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232012221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03847792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-8 deficiency induces a switch from TLR3 induced apoptosis to lysosomal cell death in neuroblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lebecque</w:t>
+                <w:t xml:space="preserve">Low biological fluctuation of mitochondrial CpG and non-CpG methylation at the single-molecule level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Goldsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Rafael Rodríguez-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jarretier-Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.10609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89793-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625041v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis – Fueling the oncogenic fire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caspase-8 deficiency induces a switch from TLR3 induced apoptosis to lysosomal cell death in neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anaïs Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bisaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15624⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89793-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624981v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low biological fluctuation of mitochondrial CpG and non-CpG methylation at the single-molecule level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apoptosis – Fueling the oncogenic fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Castillo Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87457-8⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (15), pp.4445-4463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.15624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625031v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking SHH/Patched Interaction Triggers Tumor Growth Inhibition through Patched-Induced Apoptosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goddard</w:t>
+                <w:t xml:space="preserve">CDYL2 Epigenetically Regulates MIR124 to Control NF-kB/STAT3-Dependent Breast Cancer Cell Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Siouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey D Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barbollat-Boutrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mendoza-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1340⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.101141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102147v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sometimes even apoptosis fails: implications for cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Profiling Anti-Apoptotic BCL-xL Protein Expression in Glioblastoma Tumorspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fanfone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Mammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23723556.2020.1797430⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624990v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAT-RasGAP 317-326 kills cells by targeting inner-leaflet–enriched phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Serulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Stojceski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianvito Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (50), pp.31871-31881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2014108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Anti-Apoptotic BCL-xL Protein Expression in Glioblastoma Tumorspheres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sometimes even apoptosis fails: implications for cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12102853⟩</w:t>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1797430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2020.1797430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613078v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDYL2 Epigenetically Regulates MIR124 to Control NF-kB/STAT3-Dependent Breast Cancer Cell Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gibert</w:t>
+                <w:t xml:space="preserve">Blocking SHH/Patched Interaction Triggers Tumor Growth Inhibition through Patched-Induced Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101141⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (10), pp.1970-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956108v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Cellulo Evaluation of the Therapeutic Potential of NHC Platinum Compounds in Metastatic Cutaneous Melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clave-Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (21), pp.7826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21217826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failed Apoptosis Enhances Melanoma Cancer Cell Aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Castillo Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Fanfone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (10), pp.107731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hey1- and p53-dependent TrkC proapoptotic activity controls neuroblastoma growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Costechareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (5), pp.e2002912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.2002912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02137893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dependence Receptor TrkC Triggers Mitochondria-Dependent Apoptosis upon Cobra-1 Recruitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliana m. Coelho-Aguiar</w:t>
+                <w:t xml:space="preserve">Widespread mitochondrial depletion via mitophagy does not compromise necroptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen w.G. Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Oberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Quarato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Milasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2013.08.021⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.438-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360899v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01384556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread mitochondrial depletion via mitophagy does not compromise necroptosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Haller</w:t>
+                <w:t xml:space="preserve">The Dependence Receptor TrkC Triggers Mitochondria-Dependent Apoptosis upon Cobra-1 Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Ying Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana m. Coelho-Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.10.034⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.632-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2013.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01384556v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotrophins and cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Tauszig-Delamasure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 318 (11), pp.1221-1228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotrophin-3 production promotes human neuroblastoma cell survival by inhibiting TrkC-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Bouzas-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ruben Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delloye-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (3), pp.850-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI41013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4683,294 +4301,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OA02.01 Selective Translation of PBK (PDZ-Binding Kinase) is a Novel Mechanism of Drug Tolerance to Targeted Therapies in EGFR-Mutant Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El-Houda Mourksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vanbervliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASLC 2024 Hot Topic in Basic and Translational Science Meeting: Tolerance and Resistance to Targeted Therapy in Non-Small Cell Lung Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.S1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtho.2025.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The therapeutic targeting of human receptor activator of nuclear factor kappa-B ligand (RANKL) directly impairs colonization of the bone marrow by RANK-expressing human breast cancer cells in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Meeting of the American Society for Bone and Mineral Research Orange County Convention Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremen1 dependence receptor induces SEC24C- and ATG9A-dependent autophagic cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008787v1</w:t>
+                <w:t xml:space="preserve">Ana Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysosomal MLKL is balanced by ESCRT to control cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ichim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting the cell and non-cell autonomous regulation of 47S synthesis by GCN2 in colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piecyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Fauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRCL Fifth International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5165,51 +5165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur à dépendance TRKC : mécanismes moléculaires et implications dans la tumorigénèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ichim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université Claude Bernard - Lyon I, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LYO10317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castets" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Ghasemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geneste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Stopa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07952-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05112011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marlhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nadjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abn8003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04482149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54140-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2023.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-023-00594-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Coursier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-022-01783-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mammi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Haimovici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#246;fer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Badr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Bavafaye Haghighi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04768-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04005711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pack" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Urs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0147-21.2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Riley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Heilig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Montes-G&#243;mez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Vringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koessinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cloix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Koessinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Henrik Heiland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01001-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ribeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houssin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Locquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bisaccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89793-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goldsmith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rafael Rodr&#237;guez-Aguilera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Rifai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jarretier-Yuste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87457-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jasmin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1340" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624990v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2020.1797430" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serulla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Afonin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014108117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102853" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D Dujardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbollat-Boutrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mendoza-Parra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Charignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clave-Darcissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dahm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217826" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02137893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blachier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002912" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Genevois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Yu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana&#160;m. Coelho-Aguiar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.08.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01384556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen&#160;w.G. Tait" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oberst" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Quarato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milasta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q34TRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Bouzas-Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruben Cabrera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;once" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Desage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Souza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.03.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Croset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10317" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Diazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Stopa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07952-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05112011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marlhoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hervieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nadjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Huber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Oddou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abn8003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Triki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Laval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ichim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2023.07.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04482149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54140-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verzeroli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Andres Roca Suarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abud Jose Farca Luna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101245" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Coursier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-022-01783-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-023-00594-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04005711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pack" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Urs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0147-21.2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mammi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Haimovici" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#246;fer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Badr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Bavafaye Haghighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Amer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04768-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Adriouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Davoust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070901" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03667751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Riley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Heilig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Montes-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Vringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2022.03.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koessinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cloix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Koessinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Henrik Heiland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-022-01001-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Ribeiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houssin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012221" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goldsmith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rafael Rodr&#237;guez-Aguilera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines El-Rifai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jarretier-Yuste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87457-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Locquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bisaccia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dutour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebecque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89793-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15624" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02956108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Siouda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D Dujardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barbollat-Boutrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mendoza-Parra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101141" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102853" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serulla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stojceski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Grasso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Afonin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014108117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2020.1797430" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mathot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Jasmin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Charignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clave-Darcissac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dahm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21217826" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02137893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;nard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Costechareyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blachier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002912" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01384556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen&#160;w.G. Tait" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Oberst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Quarato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Milasta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360899v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Genevois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana&#160;m. Coelho-Aguiar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.08.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20Q34TRJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Bouzas-Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruben Cabrera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI41013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05559002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;once" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Desage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Houda Mourksi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Souza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2025.03.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sousa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geraci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Croset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brahim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schott" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Ghasemi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geneste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008890v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castets" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008872v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10317" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>