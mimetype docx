--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1205,295 +1205,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric dimerization in a transcription factor superfamily is promoted by allosteric interactions with DNA</w:t>
+                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Kareem Mohideen Patel</w:t>
+                <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vilela</w:t>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajith Baba Shaik</w:t>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hazemann</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad632⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234634v1</w:t>
+                <w:t xml:space="preserve">hal-04197531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric dimerization in a transcription factor superfamily is promoted by allosteric interactions with DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Kareem Mohideen Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qikun Xing</w:t>
+                <w:t xml:space="preserve">Pierre Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Tajith Baba Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Isabelle Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (16), pp.8864-8879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197531v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
               </w:r>
@@ -1652,51 +1652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2024,51 +2024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassmine Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), pp.e1009492. </w:t>
@@ -2106,51 +2106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Early Responses of Laminariales to an Endophytic Infection Provide Insights About Kelp Host Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,814 +2770,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
+                <w:t xml:space="preserve">Diversity and evolution of cytochromes P450 in stramenopiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Nègre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Linhong Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (3), pp.647-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-3028-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395080v1</w:t>
+                <w:t xml:space="preserve">hal-02065007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of cytochromes P450 in stramenopiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wentao Han</w:t>
+                <w:t xml:space="preserve">Delphine Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Zhang</w:t>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249 (3), pp.647-661. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-3028-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065007v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR3E receptors in cnidarians: A new family of steroid receptor relatives extends the possible mechanisms for ligand binding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonally active phytochemicals from macroalgae: a largely untapped source of ligands to deorphanize nuclear receptors in emerging marine animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017750v1</w:t>
+                <w:t xml:space="preserve">hal-02393542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Got</w:t>
+                <w:t xml:space="preserve">Linking Genomic and Metabolomic Natural Variation Uncovers Nematode Pheromone Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Falcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Artyukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rödelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.787-796.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807842v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonally active phytochemicals from macroalgae: a largely untapped source of ligands to deorphanize nuclear receptors in emerging marine animal models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 265, pp.41-45. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393542v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Genomic and Metabolomic Natural Variation Uncovers Nematode Pheromone Biosynthesis</w:t>
+                <w:t xml:space="preserve">NR3E receptors in cnidarians: A new family of steroid receptor relatives extends the possible mechanisms for ligand binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Falcke</w:t>
+                <w:t xml:space="preserve">Konstantin Khalturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelanjan Bose</w:t>
+                <w:t xml:space="preserve">Isabelle Billas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassmine Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Artyukhin</w:t>
+                <w:t xml:space="preserve">Adam M. Reitzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rödelsperger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+                <w:t xml:space="preserve">Ann M. Tarrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.787-796.e12. </w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941058v1</w:t>
+                <w:t xml:space="preserve">hal-02017750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an ancient hormone/receptor couple revealed by resurrection of an ancestral estrogen</w:t>
               </w:r>
@@ -6168,51 +6168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3456C76C"/>
+    <w:nsid w:val="04E93645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6399,51 +6399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-markov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8566-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155301837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305105995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000417181426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pohnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Markov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Fodor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Ya&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly Elekes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Poll&#225;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1627166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem Mohideen Patel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajith Baba Shaik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hazemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beinsteiner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01413-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangcheng Zeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Chu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Niu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caili Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.811993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmine Chebaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.742469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-3028-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khalturin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Reitzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Tarrant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Falcke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bose" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artyukhin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;delsperger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gutierrez-Mazariegos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04460142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oishika Panda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Artyukhin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Claa&#223;en" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.10.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDJ27S1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Baker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812138106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20730" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FJDQ3VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13825-6.00251-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812199-3.64198-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0634" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-markov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8566-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155301837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305105995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000417181426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pohnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Markov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Fodor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Ya&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly Elekes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Poll&#225;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1627166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem Mohideen Patel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajith Baba Shaik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hazemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beinsteiner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01413-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangcheng Zeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Chu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Niu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caili Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.811993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmine Chebaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.742469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-3028-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Falcke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artyukhin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;delsperger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.04.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khalturin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Reitzel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Tarrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gutierrez-Mazariegos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04460142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oishika Panda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Artyukhin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Claa&#223;en" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.10.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDJ27S1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Baker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812138106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20730" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FJDQ3VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13825-6.00251-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812199-3.64198-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0634" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>