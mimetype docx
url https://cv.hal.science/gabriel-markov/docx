--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -665,295 +665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Alves</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Boutté</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673335v1</w:t>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Eliana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t>
               </w:r>
@@ -1205,295 +1205,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
+                <w:t xml:space="preserve">Asymmetric dimerization in a transcription factor superfamily is promoted by allosteric interactions with DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qikun Xing</w:t>
+                <w:t xml:space="preserve">Abdul Kareem Mohideen Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Pierre Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
+                <w:t xml:space="preserve">Tajith Baba Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (16), pp.8864-8879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197531v1</w:t>
+                <w:t xml:space="preserve">hal-04234634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric dimerization in a transcription factor superfamily is promoted by allosteric interactions with DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vilela</w:t>
+                <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajith Baba Shaik</w:t>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hazemann</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (16), pp.8864-8879. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234634v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
               </w:r>
@@ -1607,295 +1607,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel nuclear receptor subfamily enlightens the origin of heterodimerization</w:t>
+                <w:t xml:space="preserve">Independent Evolution of the MYB Family in Brown Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Beinsteiner</w:t>
+                <w:t xml:space="preserve">Qiangcheng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel V Markov</w:t>
+                <w:t xml:space="preserve">Hanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bourguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+                <w:t xml:space="preserve">Xiaonan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Erb</w:t>
+                <w:t xml:space="preserve">Yonggang Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01413-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.811993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843774v1</w:t>
+                <w:t xml:space="preserve">hal-03938547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Evolution of the MYB Family in Brown Algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel nuclear receptor subfamily enlightens the origin of heterodimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanyu Liu</w:t>
+                <w:t xml:space="preserve">Brice Beinsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaonan Chu</w:t>
+                <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonggang Niu</w:t>
+                <w:t xml:space="preserve">Maxime Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caili Wang</w:t>
+                <w:t xml:space="preserve">Stéphane Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.811993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01413-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938547v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecules as products of evolution</w:t>
               </w:r>
@@ -1966,295 +1966,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural signature motif enlightens the origin and diversification of nuclear receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Erb</w:t>
+                <w:t xml:space="preserve">Different Early Responses of Laminariales to an Endophytic Infection Provide Insights About Kelp Host Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassmine Chebaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+                <w:t xml:space="preserve">Miriam Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009492⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.742469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222330v1</w:t>
+                <w:t xml:space="preserve">hal-03454704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Early Responses of Laminariales to an Endophytic Infection Provide Insights About Kelp Host Specificity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">A structural signature motif enlightens the origin and diversification of nuclear receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beinsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Markov</w:t>
+                <w:t xml:space="preserve">Yassmine Chebaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1009492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.742469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454704v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
               </w:r>
@@ -2451,51 +2451,51 @@
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-17284-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,814 +2770,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of cytochromes P450 in stramenopiles</w:t>
+                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linhong Teng</w:t>
+                <w:t xml:space="preserve">Delphine Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Fan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiao Zhang</w:t>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-3028-1⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065007v1</w:t>
+                <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and evolution of cytochromes P450 in stramenopiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhong Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Nègre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Wentao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+                <w:t xml:space="preserve">Xiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (3), pp.647-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-3028-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395080v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonally active phytochemicals from macroalgae: a largely untapped source of ligands to deorphanize nuclear receptors in emerging marine animal models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NR3E receptors in cnidarians: A new family of steroid receptor relatives extends the possible mechanisms for ligand binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Khalturin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassmine Chebaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Reitzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Tarrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393542v1</w:t>
+                <w:t xml:space="preserve">hal-02017750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Genomic and Metabolomic Natural Variation Uncovers Nematode Pheromone Biosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941058v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonally active phytochemicals from macroalgae: a largely untapped source of ligands to deorphanize nuclear receptors in emerging marine animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.41-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807842v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR3E receptors in cnidarians: A new family of steroid receptor relatives extends the possible mechanisms for ligand binding</w:t>
+                <w:t xml:space="preserve">Linking Genomic and Metabolomic Natural Variation Uncovers Nematode Pheromone Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Khalturin</w:t>
+                <w:t xml:space="preserve">Jan Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassmine Chebaro</w:t>
+                <w:t xml:space="preserve">Neelanjan Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam M. Reitzel</w:t>
+                <w:t xml:space="preserve">Alexander Artyukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Tarrant</w:t>
+                <w:t xml:space="preserve">Christian Rödelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, pp.11-19. </w:t>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.787-796.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017750v1</w:t>
+                <w:t xml:space="preserve">hal-03941058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an ancient hormone/receptor couple revealed by resurrection of an ancestral estrogen</w:t>
               </w:r>
@@ -3844,51 +3844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin and evolutionary history of NANOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent elaboration of steroid hormone signaling pathways in metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4604,51 +4604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the ligand/receptor couple: a long road from comparative endocrinology to comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.109-117</w:t>
@@ -5446,51 +5446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hormonal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beinsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle M.L. Billas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,104 +5663,222 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrating metagenome-scale metabolic modelling and metabolomics to identify biochemical interactions in Microcystis phycospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,51 +5903,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5839,151 +5957,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des organismes photosynthétiques et micro-organismes associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - Biologie intégrative des organismes photosynthétiques et micro-organismes associés (Section 23). 2025, pp.381-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5993,114 +6111,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Steroid Signaling in Metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Ecole normale supérieure de lyon - ENS LYON, 2011. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011ENSL0634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01373637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6168,51 +6286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04E93645"/>
+    <w:nsid w:val="3EA166F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6399,51 +6517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-markov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8566-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155301837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305105995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000417181426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pohnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Markov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Fodor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Ya&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly Elekes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Poll&#225;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1627166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem Mohideen Patel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajith Baba Shaik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hazemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beinsteiner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01413-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangcheng Zeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Chu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Niu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caili Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.811993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmine Chebaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.742469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-3028-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Falcke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artyukhin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;delsperger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.04.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khalturin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Reitzel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Tarrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gutierrez-Mazariegos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04460142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oishika Panda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Artyukhin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Claa&#223;en" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.10.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDJ27S1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Baker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812138106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20730" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FJDQ3VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13825-6.00251-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812199-3.64198-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0634" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-markov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8566-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155301837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305105995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000417181426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pohnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Markov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Fodor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Ya&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly Elekes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Poll&#225;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1627166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem Mohideen Patel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajith Baba Shaik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hazemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangcheng Zeng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Niu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caili Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.811993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beinsteiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01413-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.742469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmine Chebaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009492" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-3028-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khalturin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Reitzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Tarrant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Falcke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bose" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artyukhin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;delsperger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gutierrez-Mazariegos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04460142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oishika Panda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Artyukhin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Claa&#223;en" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.10.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDJ27S1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Baker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812138106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20730" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FJDQ3VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13825-6.00251-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812199-3.64198-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373637v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0634" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>