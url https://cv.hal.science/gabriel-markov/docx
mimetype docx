--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">305105995</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-JiG5QcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000417181426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -255,4610 +276,4610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of copper stress in two Ectocarpales: metabolic disruption and defensive signaling in the free-living Ectocarpus sp7 and the endophytic Laminarionema elsbetiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sterol biosynthesis and phytosterol bioconversion in Crassostrea gigas larvae: new evidence from mass-balance feeding studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
+                <w:t xml:space="preserve">Fiz da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Pohnert</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+                <w:t xml:space="preserve">Claudie Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 239, pp.93-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 239, Part A, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405218v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol biosynthesis and phytosterol bioconversion in Crassostrea gigas larvae: new evidence from mass-balance feeding studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential impact of copper stress in two Ectocarpales: metabolic disruption and defensive signaling in the free-living Ectocarpus sp7 and the endophytic Laminarionema elsbetiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+                <w:t xml:space="preserve">Maëlle Zonnequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Quéré</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+                <w:t xml:space="preserve">Georg Pohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 239, Part A, pp.51-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 239, pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405141v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol and sterols in molluscan endocrinology: past, present, future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alfonso Yañez-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Károly Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edit Pollák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2025.1627166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Demoulinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Dolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (S2), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for metabolic drift in plant and algal lipid biosynthesis pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Zonnequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1339132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2024.1339132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric dimerization in a transcription factor superfamily is promoted by allosteric interactions with DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vilela</w:t>
+                <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajith Baba Shaik</w:t>
+                <w:t xml:space="preserve">Léa Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hazemann</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (16), pp.8864-8879. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234634v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehyde perception induces specific molecular responses in Laminaria digitata and affects algal consumption by a specialist grazer</w:t>
+                <w:t xml:space="preserve">Asymmetric dimerization in a transcription factor superfamily is promoted by allosteric interactions with DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qikun Xing</w:t>
+                <w:t xml:space="preserve">Abdul Kareem Mohideen Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabioch</w:t>
+                <w:t xml:space="preserve">Pierre Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
+                <w:t xml:space="preserve">Tajith Baba Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16450⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (16), pp.8864-8879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197531v1</w:t>
+                <w:t xml:space="preserve">hal-04234634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring and comparing metabolism across heterogeneous sets of annotated genomes using AuCoMe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.972 - 987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.277056.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Evolution of the MYB Family in Brown Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiangcheng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonggang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2021.811993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel nuclear receptor subfamily enlightens the origin of heterodimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beinsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (1), pp.217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-022-01413-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecules as products of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (3), pp.R100-R105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Early Responses of Laminariales to an Endophytic Infection Provide Insights About Kelp Host Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qikun Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.742469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural signature motif enlightens the origin and diversification of nuclear receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beinsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassmine Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair G Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), pp.e1009492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Quantitative Targeted Gas Chromatography-Mass Spectrometry Profiling Supports a Late Side-Chain Reductase Cycloartenol-to-Cholesterol Biosynthesis Pathway in Brown Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Lanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.648426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological rhythms in the deep-sea hydrothermal mussel Bathymodiolus azoricus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozée Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Apremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.3454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-17284-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus – A highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52, pp.100740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margen.2020.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (2), pp.100849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and evolution of cytochromes P450 in stramenopiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Frioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
+                <w:t xml:space="preserve">Linhong Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (3), pp.647-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-3028-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395080v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of cytochromes P450 in stramenopiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome–Scale Metabolic Networks Shed Light on the Carotenoid Biosynthesis Pathway in the Brown Algae Saccharina japonica and Cladosiphon okamuranus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Zhang</w:t>
+                <w:t xml:space="preserve">Delphine Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-3028-1⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065007v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR3E receptors in cnidarians: A new family of steroid receptor relatives extends the possible mechanisms for ligand binding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Khalturin</w:t>
+                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ann M. Tarrant</w:t>
+                <w:t xml:space="preserve">Marie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1006146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017750v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability, reproducibility and wiki-exploration for &amp;quot;à-la-carte&amp;quot; reconstructions of genome-scale metabolic models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonally active phytochemicals from macroalgae: a largely untapped source of ligands to deorphanize nuclear receptors in emerging marine animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006146⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807842v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonally active phytochemicals from macroalgae: a largely untapped source of ligands to deorphanize nuclear receptors in emerging marine animal models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Linking Genomic and Metabolomic Natural Variation Uncovers Nematode Pheromone Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Falcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Artyukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rödelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.787-796.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393542v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Genomic and Metabolomic Natural Variation Uncovers Nematode Pheromone Biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NR3E receptors in cnidarians: A new family of steroid receptor relatives extends the possible mechanisms for ligand binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelanjan Bose</w:t>
+                <w:t xml:space="preserve">Konstantin Khalturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Artyukhin</w:t>
+                <w:t xml:space="preserve">Isabelle Billas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassmine Chebaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rödelsperger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel V. Markov</w:t>
+                <w:t xml:space="preserve">Adam M. Reitzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Tarrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941058v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an ancient hormone/receptor couple revealed by resurrection of an ancestral estrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gutierrez-Mazariegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle M. L. Billas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (3), pp.e1601778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.1601778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Conservation and Divergence of&amp;lt;i&amp;gt;daf-22&amp;lt;/i&amp;gt;Paralogs in&amp;lt;i&amp;gt;Pristionchus pacificus&amp;lt;/i&amp;gt;Dauer Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oishika Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander B Artyukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Claaßen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (10), pp.2506 - 2514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msw090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin and evolutionary history of NANOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e85104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0085104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventx factors function as Nanog-like guardians of developmental potential in Xenopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e36855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0036855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of the ligand-binding ability of nuclear receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (1-2), pp.21 - 30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2010.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Nuclear Retinoic Acid Receptor Alpha (RAR alpha) Phosphorylation Sites. Serine Gain Provides Fine-Tuned Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Amal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Stote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dejaegere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (7), pp.2125 - 2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msr035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent elaboration of steroid hormone signaling pathways in metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dauphin-Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara A. Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (29), pp.11913-11918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0812138106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the ligand/receptor couple: a long road from comparative endocrinology to comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 293 (1-2), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2008.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;street light syndrome&amp;quot;, or how protein taxonomy can bias experimental manipulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEssays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (4), pp.349-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bies.20730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4868,404 +4889,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a species-specific genome-scale metabolic model designed for eukaryotes and applied to the Ascophyllum nodosum macroalga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of nuclear receptors in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Iwema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Ecdysone Workshop 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ceske Budejovice, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5275,154 +5296,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,254 +5453,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hormonal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beinsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle M.L. Billas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilpo Huhtaniemi, Luciano Martini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Endocrine Diseases, 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, 9780128122006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-13825-6.00251-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Hormonal Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V. Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Endocrine Diseases, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-0-12-812200-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-812199-3.64198-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5689,265 +5710,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating metagenome-scale metabolic modelling and metabolomics to identify biochemical interactions in Microcystis phycospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5957,151 +5978,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des organismes photosynthétiques et micro-organismes associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - Biologie intégrative des organismes photosynthétiques et micro-organismes associés (Section 23). 2025, pp.381-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6111,114 +6132,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Steroid Signaling in Metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Ecole normale supérieure de lyon - ENS LYON, 2011. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011ENSL0634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01373637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6286,51 +6307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EA166F1"/>
+    <w:nsid w:val="09F2D0CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6517,51 +6538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-markov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8566-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155301837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305105995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000417181426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pohnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.10.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Markov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Fodor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Ya&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly Elekes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Poll&#225;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1627166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem Mohideen Patel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajith Baba Shaik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hazemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangcheng Zeng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Niu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caili Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.811993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beinsteiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01413-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.742469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmine Chebaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009492" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-3028-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khalturin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Reitzel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Tarrant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Falcke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bose" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artyukhin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;delsperger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gutierrez-Mazariegos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04460142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Meyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oishika Panda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Artyukhin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Claa&#223;en" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.10.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDJ27S1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Baker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812138106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20730" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FJDQ3VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13825-6.00251-X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812199-3.64198-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373637v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0634" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-markov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8566-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155301837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305105995" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-JiG5QcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000417181426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V. Markov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.05.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Zonnequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.10.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Fodor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Ya&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly Elekes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Poll&#225;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2025.1627166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Xing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16450" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem Mohideen Patel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajith Baba Shaik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hazemann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad632" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192851v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277056.122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangcheng Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Chu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Niu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caili Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.811993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beinsteiner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01413-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.742469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassmine Chebaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009492" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Lanneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.648426" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhong Teng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Nelson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-3028-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Falcke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bose" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artyukhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;delsperger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.04.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khalturin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Reitzel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Tarrant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.06.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gutierrez-Mazariegos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601778" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04460142v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oishika Panda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B Artyukhin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Claa&#223;en" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw090" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2010.10.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDJ27S1V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dauphin-Villemant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A. Demeneix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Baker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812138106" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532041v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bertrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662543v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20730" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FJDQ3VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-13825-6.00251-X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812199-3.64198-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373637v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0634" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>