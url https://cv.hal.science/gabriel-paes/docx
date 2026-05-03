--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GABRIEL PAES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0239-9716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D (space + time) datasets of spruce wood enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.112489. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary NMR analyses of cellulose-based assembly reveal how multi-scale structure governs saccharification efficiency in steam-exploded wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.124898. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.124898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic hydrolysis: Predicting yield dynamics from autofluorescence and morphological temporal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Shiasi Ghalemaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.133642. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinct autofluorescence distribution pattern marks enzymatic deconstruction of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2025.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lapse 3D image datasets of spruce tree wood enzymatic deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how physicochemical features from steam exploded wood affect enzymatic saccharification efficiency for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (15), pp.4186-4197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SE00535C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of trade-offs between 2G bioethanol production yields and pretreatment costs for industrially steam exploded woody biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380, pp.125028. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binderless particleboards from steam exploded woody biomass: chemical and morphological properties relate to their mechanical and physical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ducceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.120983. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Duma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of fluorescent grafting for damage and morphological monitoring during the extrusion process of PCL-flax fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222 (1), pp.119446. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic deconstruction: Bridging the gap between micro and nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 414, pp.131551. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation, yields, and interactions of lignocellulosic compounds of poplar wood during dilute acid pretreatment assessed from a comprehensive data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.118643. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal factors affecting the yield of Dilute Acid Pretreatment of lignocellulosic biomass: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 369 (128439), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.128439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of fluorescence and morphological changes in pretreated wood cells by fluorescence macroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-023-00991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the Research Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 1284658. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1284658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and exploration of a dilute acid pretreatment dataset on poplar wood to propose trade-offs of chemicals evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101636. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Lifetime Imaging as an In Situ and Label-Free Readout for the Chemical Composition of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavi Latha Gandla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakiya Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Scheepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (51), pp.17381 - 17392. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c06780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating polymer interplay after hot water pretreatment to investigate maize stem internode recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-021-02015-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Plant Cell Wall Deconstruction Using Fluorescence Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/suschem1020007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Interactions between Fluorescent Probes and Lignin in Plant Sections by sFLIM Based on Native Autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/59925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: From Biomass to Advanced Bio-Based Chemicals & Materials: A Multidisciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warwick Raverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time and Quantitative Imaging of Lignocellulosic Films Hydrolysis by Atomic Force Microscopy Reveals Lignin Recalcitrance at Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of acid-pretreated poplar reveals spectral and structural parameters strongly correlate with saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid derivatives used as biobased powders for a convenient plasticization of polylactic acid in continuous hot-melt process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senta Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic Biomass: Understanding Recalcitrance and Predicting Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nano-Probes to Image Plant Cell Walls by Super-Resolution STED Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants7010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-SLiM on native autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of pretreated biomass species highlights generic markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence techniques can reveal cell wall organization and predict saccharification in pretreated wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alankar Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring accessibility of pretreated poplar cell walls by measuring dynamics of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0704-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (11), pp.10352-10360. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fibers: a critical review of the extrusion process for enhancement of the properties of natural fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (55), pp.34638-34654. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA05240E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing biomass recalcitrance through fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structural and chemical changes of plant biomass following steam explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the microstructure of natural fibre composites by confocal Raman imaging and image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the binding properties of a multi-modular GH45 cellulase using bioinspired model assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fong M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrin Jg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-016-0428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired assemblies of plant cell wall polymers unravel the affinity properties of carbohydrate-binding modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (33), pp.6586-6594. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM01157D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes for exploring plant cell wall deconstruction: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (7), pp.9380-9402. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules19079380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Arabinoxylan/Cellulose Nanocrystals Gels to Investigate Fluorescent Probes Mobility in Bioinspired Models of Plant Secondary Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.206-214. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201475a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GH11 xylanases: structure/function/properties relationships and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.564-592. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.e201207001. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5936/csbj.201207001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of the Piromyces equi cinnamoyl esterase in Trichoderma reesei for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heiss-Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (6), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02734.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Complex between a Branched Pentasaccharide and Thermobacillus xylanilyticus GH-51 Arabinofuranosidase Reveals Xylan-Binding Determinants and Induced Fit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Kastrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (28), pp.7441-7451. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi800424e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzl049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering increased thermostability in the thermostable GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the cell-wall heterogeneity of micro-dissected wheat caryopsis using well-characterized active and non-active GH11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (2), pp.246-257. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-005-1538-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2529-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine 105 and Threonine 212 at Outermost Substrate Binding Subsites –6 and +4 Control Substrate Specificity, Oligosaccharide Cleavage Patterns, and Multiple Binding Modes of Barley α-Amylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Sass Bak-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine E. Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (11), pp.10093-10102. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M312825200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 339 (15), pp.2529-2540. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Cell Wall Conversion Efficiency Through Autofluorescence Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of the porosity in pretreated lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterPore, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the porosity in lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharide Network of Excellence, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL ANALYSIS OF SPRUCE TREE CELL WALL ENZYMATIC HYDROLYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois, Aug 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated autofluorescence-based intensity and morphological quantification of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, mass balance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioethanol production from different wood species pretreated with continuous steam explosion: Comparative study and impact of pretreatment severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D quantification pipeline to characterize plant cell wall enzymatic hydrolysis in highly deconstructed samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, massbalance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Tools to Shed Light on Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignin Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Easton, MA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joo Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Characterization of Wood Pretreated with Continuous Steam Explosion: Impact of Physical and Chemical Features on Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Wood, Fiber and Pulping Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-based Computational Framework for 4D (space + time) Modelling of Plant Cell Wall Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS sSpring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocellulosic biomass after steam-explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (EUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA-Florence Renewable Energies, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMODLAB: A software platform to analyze 4D (space + time) image datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based computational approach to optimize lignocellulosic biomass conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la progression d’enzymes dans des assemblages et parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbre, Bois, Forêt et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as a predictor of poplar enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image 4D (espace + temps) pour caractérisation quantitative de la croissance et de la déconstruction des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jönsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting lignocellulosic recalcitrance to optimise biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la déconstruction de la biomasse lignocellulosique basées sur des images de microscopie en 4D (espace + temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Versailles, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence as a versatile method to characterize lignocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocelluloses in the frame of biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint Simons Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards universal features to understand lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking fluorescent enzymes to unravel limitations to lignocellulosic biomass degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Douzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les F-techniques révèlent la progression de sondes fluorescentes dans les parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rebeyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into mobility and affinity of engineered family 4 CBMs in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired lignocellulosic polymers assemblies to unravel features determining mobility of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Bio-Environmental Polymer Society (BEPS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative enzymes as essential tools for preparing bio-inspired models of plant secondary cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP in bioinspored lignocellulosic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2011: 2. International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing bio-inspired polymer assemblies to unravel lignocelluloses properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescent FITC-labelled dextran for investigating diffusion in arabinoxylan gels by confocal laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC17: International Microscopy Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidade Católica do Rio de Janeiro. Department of Materials Science and Metallurgy, Rio de Janeiro, BRA., Sep 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GABRIEL PAES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0239-9716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D (space + time) datasets of spruce wood enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.112489. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary NMR analyses of cellulose-based assembly reveal how multi-scale structure governs saccharification efficiency in steam-exploded wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.124898. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.124898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how physicochemical features from steam exploded wood affect enzymatic saccharification efficiency for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (15), pp.4186-4197. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SE00535C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic hydrolysis: Predicting yield dynamics from autofluorescence and morphological temporal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Shiasi Ghalemaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.133642. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lapse 3D image datasets of spruce tree wood enzymatic deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111618. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinct autofluorescence distribution pattern marks enzymatic deconstruction of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2025.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of trade-offs between 2G bioethanol production yields and pretreatment costs for industrially steam exploded woody biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380, pp.125028. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binderless particleboards from steam exploded woody biomass: chemical and morphological properties relate to their mechanical and physical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ducceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.120983. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Duma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of fluorescent grafting for damage and morphological monitoring during the extrusion process of PCL-flax fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222 (1), pp.119446. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation, yields, and interactions of lignocellulosic compounds of poplar wood during dilute acid pretreatment assessed from a comprehensive data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.118643. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic deconstruction: Bridging the gap between micro and nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 414, pp.131551. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal factors affecting the yield of Dilute Acid Pretreatment of lignocellulosic biomass: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 369 (128439), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.128439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of fluorescence and morphological changes in pretreated wood cells by fluorescence macroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-023-00991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the Research Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 1284658. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1284658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and exploration of a dilute acid pretreatment dataset on poplar wood to propose trade-offs of chemicals evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101636. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Lifetime Imaging as an In Situ and Label-Free Readout for the Chemical Composition of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavi Latha Gandla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakiya Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Scheepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (51), pp.17381 - 17392. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c06780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating polymer interplay after hot water pretreatment to investigate maize stem internode recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-021-02015-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Plant Cell Wall Deconstruction Using Fluorescence Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/suschem1020007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Interactions between Fluorescent Probes and Lignin in Plant Sections by sFLIM Based on Native Autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/59925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: From Biomass to Advanced Bio-Based Chemicals & Materials: A Multidisciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warwick Raverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time and Quantitative Imaging of Lignocellulosic Films Hydrolysis by Atomic Force Microscopy Reveals Lignin Recalcitrance at Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of acid-pretreated poplar reveals spectral and structural parameters strongly correlate with saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid derivatives used as biobased powders for a convenient plasticization of polylactic acid in continuous hot-melt process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senta Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic Biomass: Understanding Recalcitrance and Predicting Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nano-Probes to Image Plant Cell Walls by Super-Resolution STED Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants7010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-SLiM on native autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of pretreated biomass species highlights generic markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence techniques can reveal cell wall organization and predict saccharification in pretreated wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alankar Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring accessibility of pretreated poplar cell walls by measuring dynamics of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0704-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (11), pp.10352-10360. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing biomass recalcitrance through fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fibers: a critical review of the extrusion process for enhancement of the properties of natural fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (55), pp.34638-34654. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA05240E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structural and chemical changes of plant biomass following steam explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the microstructure of natural fibre composites by confocal Raman imaging and image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the binding properties of a multi-modular GH45 cellulase using bioinspired model assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fong M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrin Jg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-016-0428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired assemblies of plant cell wall polymers unravel the affinity properties of carbohydrate-binding modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (33), pp.6586-6594. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM01157D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes for exploring plant cell wall deconstruction: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (7), pp.9380-9402. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules19079380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Arabinoxylan/Cellulose Nanocrystals Gels to Investigate Fluorescent Probes Mobility in Bioinspired Models of Plant Secondary Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.206-214. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201475a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GH11 xylanases: structure/function/properties relationships and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.564-592. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.e201207001. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5936/csbj.201207001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of the Piromyces equi cinnamoyl esterase in Trichoderma reesei for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heiss-Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (6), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02734.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Complex between a Branched Pentasaccharide and Thermobacillus xylanilyticus GH-51 Arabinofuranosidase Reveals Xylan-Binding Determinants and Induced Fit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Kastrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (28), pp.7441-7451. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi800424e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzl049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering increased thermostability in the thermostable GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the cell-wall heterogeneity of micro-dissected wheat caryopsis using well-characterized active and non-active GH11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (2), pp.246-257. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-005-1538-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2529-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine 105 and Threonine 212 at Outermost Substrate Binding Subsites –6 and +4 Control Substrate Specificity, Oligosaccharide Cleavage Patterns, and Multiple Binding Modes of Barley α-Amylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Sass Bak-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine E. Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (11), pp.10093-10102. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M312825200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 339 (15), pp.2529-2540. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Cell Wall Conversion Efficiency Through Autofluorescence Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of the porosity in pretreated lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterPore, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the porosity in lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharide Network of Excellence, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL ANALYSIS OF SPRUCE TREE CELL WALL ENZYMATIC HYDROLYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois, Aug 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated autofluorescence-based intensity and morphological quantification of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioethanol production from different wood species pretreated with continuous steam explosion: Comparative study and impact of pretreatment severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D quantification pipeline to characterize plant cell wall enzymatic hydrolysis in highly deconstructed samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, mass balance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, massbalance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Tools to Shed Light on Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignin Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Easton, MA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joo Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Characterization of Wood Pretreated with Continuous Steam Explosion: Impact of Physical and Chemical Features on Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Wood, Fiber and Pulping Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-based Computational Framework for 4D (space + time) Modelling of Plant Cell Wall Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS sSpring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocellulosic biomass after steam-explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (EUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA-Florence Renewable Energies, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMODLAB: A software platform to analyze 4D (space + time) image datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based computational approach to optimize lignocellulosic biomass conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la progression d’enzymes dans des assemblages et parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbre, Bois, Forêt et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image 4D (espace + temps) pour caractérisation quantitative de la croissance et de la déconstruction des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jönsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as a predictor of poplar enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting lignocellulosic recalcitrance to optimise biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la déconstruction de la biomasse lignocellulosique basées sur des images de microscopie en 4D (espace + temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Versailles, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence as a versatile method to characterize lignocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocelluloses in the frame of biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint Simons Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards universal features to understand lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rebeyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking fluorescent enzymes to unravel limitations to lignocellulosic biomass degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Douzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les F-techniques révèlent la progression de sondes fluorescentes dans les parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into mobility and affinity of engineered family 4 CBMs in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired lignocellulosic polymers assemblies to unravel features determining mobility of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Bio-Environmental Polymer Society (BEPS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative enzymes as essential tools for preparing bio-inspired models of plant secondary cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP in bioinspored lignocellulosic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2011: 2. International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing bio-inspired polymer assemblies to unravel lignocelluloses properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescent FITC-labelled dextran for investigating diffusion in arabinoxylan gels by confocal laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC17: International Microscopy Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidade Católica do Rio de Janeiro. Department of Materials Science and Metallurgy, Rio de Janeiro, BRA., Sep 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D495A382"/>
+    <w:nsid w:val="7576CF4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-paes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0239-9716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Hossein Khani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Quintero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shiasi Ghalemaleki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00535C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Floret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ducceschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vin&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131551" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.128439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-00991-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1284658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Latha Gandla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiya Yassin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Scheepers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c06780" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem1020007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02919858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kasmi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.11.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1267-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7010011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0342-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1053-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Vaidya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0704-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA05240E" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auxenfans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08740-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0718-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fong M" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrin Jg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0428-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von Schantz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Ohlin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01157D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19079380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201475a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-840XTH7R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.W.K. Wong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Sass Bak-Jensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine E. Gottschalk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312825200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731379v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849305v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vin&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665151v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212314v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik J&#246;nsson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268551v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Douzane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tabone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268171v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-paes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0239-9716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Hossein Khani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Quintero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00535C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shiasi Ghalemaleki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Floret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ducceschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vin&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.128439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-00991-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1284658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Latha Gandla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiya Yassin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Scheepers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c06780" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem1020007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02919858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kasmi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.11.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1267-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7010011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0342-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1053-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Vaidya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0704-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auxenfans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08740-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA05240E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0718-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fong M" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrin Jg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0428-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von Schantz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Ohlin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01157D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19079380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201475a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-840XTH7R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.W.K. Wong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Sass Bak-Jensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine E. Gottschalk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312825200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522238v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731379v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849305v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vin&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665151v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik J&#246;nsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212314v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Douzane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tabone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269097v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268171v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>