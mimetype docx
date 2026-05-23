--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GABRIEL PAES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0239-9716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D (space + time) datasets of spruce wood enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.112489. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary NMR analyses of cellulose-based assembly reveal how multi-scale structure governs saccharification efficiency in steam-exploded wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.124898. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.124898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how physicochemical features from steam exploded wood affect enzymatic saccharification efficiency for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (15), pp.4186-4197. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SE00535C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic hydrolysis: Predicting yield dynamics from autofluorescence and morphological temporal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Shiasi Ghalemaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.133642. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lapse 3D image datasets of spruce tree wood enzymatic deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111618. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinct autofluorescence distribution pattern marks enzymatic deconstruction of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2025.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of trade-offs between 2G bioethanol production yields and pretreatment costs for industrially steam exploded woody biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380, pp.125028. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binderless particleboards from steam exploded woody biomass: chemical and morphological properties relate to their mechanical and physical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ducceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.120983. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Duma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of fluorescent grafting for damage and morphological monitoring during the extrusion process of PCL-flax fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222 (1), pp.119446. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation, yields, and interactions of lignocellulosic compounds of poplar wood during dilute acid pretreatment assessed from a comprehensive data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.118643. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic deconstruction: Bridging the gap between micro and nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 414, pp.131551. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal factors affecting the yield of Dilute Acid Pretreatment of lignocellulosic biomass: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 369 (128439), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.128439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of fluorescence and morphological changes in pretreated wood cells by fluorescence macroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-023-00991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the Research Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 1284658. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1284658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and exploration of a dilute acid pretreatment dataset on poplar wood to propose trade-offs of chemicals evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101636. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Lifetime Imaging as an In Situ and Label-Free Readout for the Chemical Composition of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavi Latha Gandla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakiya Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Scheepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (51), pp.17381 - 17392. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c06780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating polymer interplay after hot water pretreatment to investigate maize stem internode recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-021-02015-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Plant Cell Wall Deconstruction Using Fluorescence Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/suschem1020007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Interactions between Fluorescent Probes and Lignin in Plant Sections by sFLIM Based on Native Autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/59925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: From Biomass to Advanced Bio-Based Chemicals & Materials: A Multidisciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warwick Raverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time and Quantitative Imaging of Lignocellulosic Films Hydrolysis by Atomic Force Microscopy Reveals Lignin Recalcitrance at Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of acid-pretreated poplar reveals spectral and structural parameters strongly correlate with saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid derivatives used as biobased powders for a convenient plasticization of polylactic acid in continuous hot-melt process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senta Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic Biomass: Understanding Recalcitrance and Predicting Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nano-Probes to Image Plant Cell Walls by Super-Resolution STED Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants7010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-SLiM on native autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of pretreated biomass species highlights generic markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence techniques can reveal cell wall organization and predict saccharification in pretreated wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alankar Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring accessibility of pretreated poplar cell walls by measuring dynamics of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0704-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (11), pp.10352-10360. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing biomass recalcitrance through fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fibers: a critical review of the extrusion process for enhancement of the properties of natural fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (55), pp.34638-34654. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA05240E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structural and chemical changes of plant biomass following steam explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the microstructure of natural fibre composites by confocal Raman imaging and image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the binding properties of a multi-modular GH45 cellulase using bioinspired model assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fong M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrin Jg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-016-0428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired assemblies of plant cell wall polymers unravel the affinity properties of carbohydrate-binding modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (33), pp.6586-6594. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM01157D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes for exploring plant cell wall deconstruction: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (7), pp.9380-9402. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules19079380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Arabinoxylan/Cellulose Nanocrystals Gels to Investigate Fluorescent Probes Mobility in Bioinspired Models of Plant Secondary Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.206-214. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201475a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GH11 xylanases: structure/function/properties relationships and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.564-592. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.e201207001. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5936/csbj.201207001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of the Piromyces equi cinnamoyl esterase in Trichoderma reesei for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heiss-Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (6), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02734.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Complex between a Branched Pentasaccharide and Thermobacillus xylanilyticus GH-51 Arabinofuranosidase Reveals Xylan-Binding Determinants and Induced Fit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Kastrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (28), pp.7441-7451. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi800424e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzl049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering increased thermostability in the thermostable GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the cell-wall heterogeneity of micro-dissected wheat caryopsis using well-characterized active and non-active GH11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (2), pp.246-257. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-005-1538-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2529-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine 105 and Threonine 212 at Outermost Substrate Binding Subsites –6 and +4 Control Substrate Specificity, Oligosaccharide Cleavage Patterns, and Multiple Binding Modes of Barley α-Amylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Sass Bak-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine E. Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (11), pp.10093-10102. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M312825200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 339 (15), pp.2529-2540. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Cell Wall Conversion Efficiency Through Autofluorescence Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of the porosity in pretreated lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterPore, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the porosity in lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharide Network of Excellence, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL ANALYSIS OF SPRUCE TREE CELL WALL ENZYMATIC HYDROLYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois, Aug 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated autofluorescence-based intensity and morphological quantification of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioethanol production from different wood species pretreated with continuous steam explosion: Comparative study and impact of pretreatment severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D quantification pipeline to characterize plant cell wall enzymatic hydrolysis in highly deconstructed samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, mass balance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, massbalance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Tools to Shed Light on Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignin Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Easton, MA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joo Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Characterization of Wood Pretreated with Continuous Steam Explosion: Impact of Physical and Chemical Features on Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Wood, Fiber and Pulping Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-based Computational Framework for 4D (space + time) Modelling of Plant Cell Wall Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS sSpring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocellulosic biomass after steam-explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (EUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA-Florence Renewable Energies, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMODLAB: A software platform to analyze 4D (space + time) image datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based computational approach to optimize lignocellulosic biomass conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la progression d’enzymes dans des assemblages et parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbre, Bois, Forêt et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image 4D (espace + temps) pour caractérisation quantitative de la croissance et de la déconstruction des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jönsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as a predictor of poplar enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting lignocellulosic recalcitrance to optimise biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la déconstruction de la biomasse lignocellulosique basées sur des images de microscopie en 4D (espace + temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Versailles, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence as a versatile method to characterize lignocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocelluloses in the frame of biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint Simons Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards universal features to understand lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rebeyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking fluorescent enzymes to unravel limitations to lignocellulosic biomass degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Douzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les F-techniques révèlent la progression de sondes fluorescentes dans les parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into mobility and affinity of engineered family 4 CBMs in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired lignocellulosic polymers assemblies to unravel features determining mobility of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Bio-Environmental Polymer Society (BEPS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative enzymes as essential tools for preparing bio-inspired models of plant secondary cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP in bioinspored lignocellulosic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2011: 2. International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing bio-inspired polymer assemblies to unravel lignocelluloses properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescent FITC-labelled dextran for investigating diffusion in arabinoxylan gels by confocal laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC17: International Microscopy Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidade Católica do Rio de Janeiro. Department of Materials Science and Metallurgy, Rio de Janeiro, BRA., Sep 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GABRIEL PAES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0239-9716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=e2XFqR4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D (space + time) datasets of spruce wood enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.112489. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence lifetime imaging microscopy of lignocellulosic biomass: principles, applications, and related techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-026-09774-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary NMR analyses of cellulose-based assembly reveal how multi-scale structure governs saccharification efficiency in steam-exploded wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.124898. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.124898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-lapse 3D image datasets of spruce tree wood enzymatic deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111618. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic hydrolysis: Predicting yield dynamics from autofluorescence and morphological temporal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Shiasi Ghalemaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 442, pp.133642. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinct autofluorescence distribution pattern marks enzymatic deconstruction of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2025.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how physicochemical features from steam exploded wood affect enzymatic saccharification efficiency for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (15), pp.4186-4197. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5SE00535C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of trade-offs between 2G bioethanol production yields and pretreatment costs for industrially steam exploded woody biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380, pp.125028. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamyl alcohol dehydrogenase downregulation in poplar wood increases saccharification after dilute acid pretreatment: a key role for lignin revealed by a multimodal investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-025-02623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Duma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binderless particleboards from steam exploded woody biomass: chemical and morphological properties relate to their mechanical and physical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ducceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.120983. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant cell wall enzymatic deconstruction: Bridging the gap between micro and nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 414, pp.131551. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation, yields, and interactions of lignocellulosic compounds of poplar wood during dilute acid pretreatment assessed from a comprehensive data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.118643. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of fluorescent grafting for damage and morphological monitoring during the extrusion process of PCL-flax fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222 (1), pp.119446. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal factors affecting the yield of Dilute Acid Pretreatment of lignocellulosic biomass: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 369 (128439), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.128439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of fluorescence and morphological changes in pretreated wood cells by fluorescence macroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-023-00991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial on the Research Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp. 1284658. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1284658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and exploration of a dilute acid pretreatment dataset on poplar wood to propose trade-offs of chemicals evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.101636. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time imaging of enzymatic degradation of pretreated maize internodes reveals different cell types have different profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 353, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.127140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Lifetime Imaging as an In Situ and Label-Free Readout for the Chemical Composition of Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavi Latha Gandla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakiya Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Scheepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (51), pp.17381 - 17392. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c06780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating polymer interplay after hot water pretreatment to investigate maize stem internode recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-021-02015-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymes to unravel bioproducts architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.107546. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Plant Cell Wall Deconstruction Using Fluorescence Confocal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/suschem1020007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Interactions between Fluorescent Probes and Lignin in Plant Sections by sFLIM Based on Native Autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/59925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: From Biomass to Advanced Bio-Based Chemicals & Materials: A Multidisciplinary Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warwick Raverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time and Quantitative Imaging of Lignocellulosic Films Hydrolysis by Atomic Force Microscopy Reveals Lignin Recalcitrance at Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid derivatives used as biobased powders for a convenient plasticization of polylactic acid in continuous hot-melt process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of acid-pretreated poplar reveals spectral and structural parameters strongly correlate with saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senta Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic Biomass: Understanding Recalcitrance and Predicting Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nano-Probes to Image Plant Cell Walls by Super-Resolution STED Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants7010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-SLiM on native autofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of pretreated biomass species highlights generic markers of lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence techniques can reveal cell wall organization and predict saccharification in pretreated wood biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alankar Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring accessibility of pretreated poplar cell walls by measuring dynamics of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0704-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scientific models using qualitative reasoning: Application to cellulose hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14281-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fibers: a critical review of the extrusion process for enhancement of the properties of natural fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (55), pp.34638-34654. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA05240E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing biomass recalcitrance through fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (11), pp.10352-10360. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the microstructure of natural fibre composites by confocal Raman imaging and image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structural and chemical changes of plant biomass following steam explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0718-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the binding properties of a multi-modular GH45 cellulase using bioinspired model assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fong M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berrin Jg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-016-0428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired assemblies of plant cell wall polymers unravel the affinity properties of carbohydrate-binding modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (33), pp.6586-6594. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5SM01157D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes for exploring plant cell wall deconstruction: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (7), pp.9380-9402. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules19079380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Arabinoxylan/Cellulose Nanocrystals Gels to Investigate Fluorescent Probes Mobility in Bioinspired Models of Plant Secondary Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.206-214. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201475a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GH11 xylanases: structure/function/properties relationships and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.564-592. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.e201207001. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5936/csbj.201207001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous production of the Piromyces equi cinnamoyl esterase in Trichoderma reesei for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Poidevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heiss-Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (6), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2009.02734.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Complex between a Branched Pentasaccharide and Thermobacillus xylanilyticus GH-51 Arabinofuranosidase Reveals Xylan-Binding Determinants and Induced Fit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Kastrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (28), pp.7441-7451. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi800424e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzl049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering increased thermostability in the thermostable GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the cell-wall heterogeneity of micro-dissected wheat caryopsis using well-characterized active and non-active GH11 xylanases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222 (2), pp.246-257. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-005-1538-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.2529-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine 105 and Threonine 212 at Outermost Substrate Binding Subsites –6 and +4 Control Substrate Specificity, Oligosaccharide Cleavage Patterns, and Multiple Binding Modes of Barley α-Amylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Sass Bak-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine E. Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (11), pp.10093-10102. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M312825200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chambat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky W.K. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 339 (15), pp.2529-2540. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Plant Cell Wall Conversion Efficiency Through Autofluorescence Intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Wall Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterisation of the porosity in pretreated lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterPore, Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization of the porosity in lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharide Network of Excellence, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL ANALYSIS OF SPRUCE TREE CELL WALL ENZYMATIC HYDROLYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois, Aug 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, mass balance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioethanol production from different wood species pretreated with continuous steam explosion: Comparative study and impact of pretreatment severity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ imaging of LPMO action on plant tissues by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D quantification pipeline to characterize plant cell wall enzymatic hydrolysis in highly deconstructed samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2024 - 14èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Saint Malo, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated autofluorescence-based intensity and morphological quantification of plant cell wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, massbalance, and reaction cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical assessment of fluorescent probes mobility in poplar cell walls reveals nanopores govern saccharification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Tools to Shed Light on Lignin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignin Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Easton, MA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th LignoBiotech symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform plant biomass into biobased sensors through fluorescein ball mill mechanical grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joo Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Green chemisty and Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Characterization of Wood Pretreated with Continuous Steam Explosion: Impact of Physical and Chemical Features on Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Wood, Fiber and Pulping Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging LPMO action at the tissue level using MALDI MS, deep UV fluorescence and FT-IR microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image-based Computational Framework for 4D (space + time) Modelling of Plant Cell Wall Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Hossein Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS sSpring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based Modelling of Lignocellulosic Biomass Deconstruction during Enzymatic Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical grafting of fluorescein onto lignocellulosic biomasses in a ball mill to design biobased sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocellulosic biomass after steam-explosion pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (EUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA-Florence Renewable Energies, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMODLAB: A software platform to analyze 4D (space + time) image datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy as a predictor of poplar enzymatic hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image 4D (espace + temps) pour caractérisation quantitative de la croissance et de la déconstruction des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Traas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jönsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la progression d’enzymes dans des assemblages et parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbre, Bois, Forêt et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based computational approach to optimize lignocellulosic biomass conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting lignocellulosic recalcitrance to optimise biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the influence of hot water pretreatment: consequences on lignocellulosic biomass recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUBCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of 13C ssNMR at natural abundance and T2 LF-NMR, to understand spatial organization of plant macromolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillon Fabienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la déconstruction de la biomasse lignocellulosique basées sur des images de microscopie en 4D (espace + temps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Viné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Refahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Versailles, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence as a versatile method to characterize lignocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal characterization of lignocelluloses in the frame of biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint Simons Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards universal features to understand lignocellulose recalcitrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Herbaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking fluorescent enzymes to unravel limitations to lignocellulosic biomass degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Douzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les F-techniques révèlent la progression de sondes fluorescentes dans les parois lignocellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimized deconstruction of lignocellulosic biomass: from cell wall characterization to process modeling (présentation orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rebeyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into mobility and affinity of engineered family 4 CBMs in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura von Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Ohlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247. ACS National Meeting - Chemistry &amp; Materials for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired lignocellulosic polymers assemblies to unravel features determining mobility of fluorescent probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Bio-Environmental Polymer Society (BEPS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Belle Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative enzymes as essential tools for preparing bio-inspired models of plant secondary cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxizymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent probes as tools to investigate plant cell wall architecture by FRAP in bioinspored lignocellulosic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2011: 2. International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing bio-inspired polymer assemblies to unravel lignocelluloses properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling robotics and molecular modelling techniques to understand putative functional motion of the thumb-loop in GH-11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignobiotech One - 2010: 1. Symposium on Biotechnology Applied to Lignocelluloses (Lignobiotech One)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fractionnement des AgroRessources et Environnement (0614)., Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH-11 xylanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass-derived Pentoses : from Biotechnology to Fine Chemistry 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fluorescent FITC-labelled dextran for investigating diffusion in arabinoxylan gels by confocal laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC17: International Microscopy Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidade Católica do Rio de Janeiro. Department of Materials Science and Metallurgy, Rio de Janeiro, BRA., Sep 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7576CF4E"/>
+    <w:nsid w:val="CD93A6F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-paes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0239-9716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Hossein Khani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Quintero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00535C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shiasi Ghalemaleki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Floret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ducceschi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120983" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vin&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.128439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-00991-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1284658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Latha Gandla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiya Yassin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Scheepers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c06780" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem1020007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02919858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kasmi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.11.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1267-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7010011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0342-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1053-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Vaidya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0704-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auxenfans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08740-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA05240E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0718-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fong M" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrin Jg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0428-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von Schantz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Ohlin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01157D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19079380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201475a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-840XTH7R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.W.K. Wong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Sass Bak-Jensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine E. Gottschalk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312825200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522238v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731379v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849305v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vin&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665151v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik J&#246;nsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212314v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296880v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Douzane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tabone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269097v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268171v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813133v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-paes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0239-9716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=e2XFqR4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482986v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Hossein Khani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-026-09774-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Quintero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.124898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shiasi Ghalemaleki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00535C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Floret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ducceschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120983" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.128439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-00991-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1284658" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101636" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127140" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Latha Gandla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiya Yassin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Scheepers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c06780" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02015-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107546" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem1020007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02919858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00131" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kasmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.11.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX69FPNK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00874" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7010011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0342-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1267-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1053-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854614v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Vaidya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0704-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tayeb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14281-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA05240E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auxenfans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08740-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5CN4MW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0718-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fong M" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrin Jg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0428-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura von Schantz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Ohlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01157D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19079380" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201475a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.10.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-840XTH7R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668642v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poidevin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heiss-Blanquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02734.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.W.K. Wong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Sass Bak-Jensen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine E. Gottschalk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M312825200" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Goc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Humbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849336v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179064v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Putois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179068v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04080816v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vin&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637392v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711733v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670805v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212314v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik J&#246;nsson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212327v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212305v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212353v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670708v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268551v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Douzane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tabone" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268552v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268171v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808316v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822653v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813133v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>