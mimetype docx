--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2965,211 +2965,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Flexible Memory Representations for Algebraic Data Types</w:t>
+                <w:t xml:space="preserve">Knit&amp;Frog: Pattern matching compilation for custom memory representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">9495, Inria. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9473, Inria Lyon. 2022, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940742v1</w:t>
+                <w:t xml:space="preserve">hal-03684334v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knit&amp;Frog: Pattern matching compilation for custom memory representations</w:t>
+                <w:t xml:space="preserve">Compositional Flexible Memory Representations for Algebraic Data Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Radanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9473, Inria Lyon. 2022, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9495, Inria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684334v3</w:t>
+                <w:t xml:space="preserve">hal-03940742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelizing Structural Transformations on Tarbres</w:t>
               </w:r>
@@ -3711,51 +3711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26ABD23B"/>
+    <w:nsid w:val="60AACA3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-radanne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2107-7678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/radanne_g_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Baudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Saffrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thiemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3408985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arrighi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486609.3487204" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angeletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788827v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278122.3278133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407898v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Papavasileiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737976" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684334v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05017992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01788885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b93e4b399fd773bfb9397f170a8649f4552b191b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3be924ea99bdee1c1df8d9b4310e2f767536766;origin=https://hal.archives-ouvertes.fr/hal-03860442;visit=swh:1:snp:6c1082239a4d9372b0546b82945f453576931dd2;anchor=swh:1:rel:eeff41f174f0ec95c25dba2cea8acb78b859d98a;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-radanne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2107-7678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/radanne_g_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Baudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Saffrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thiemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3408985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arrighi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486609.3487204" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angeletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788827v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278122.3278133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407898v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Papavasileiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737976" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684334v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05017992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01788885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b93e4b399fd773bfb9397f170a8649f4552b191b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3be924ea99bdee1c1df8d9b4310e2f767536766;origin=https://hal.archives-ouvertes.fr/hal-03860442;visit=swh:1:snp:6c1082239a4d9372b0546b82945f453576931dd2;anchor=swh:1:rel:eeff41f174f0ec95c25dba2cea8acb78b859d98a;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>