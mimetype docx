--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -907,122 +907,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Actors in OCaml</w:t>
+                <w:t xml:space="preserve">Light-speed type unification modulo isomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenke Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+                <w:t xml:space="preserve">Emmanuel Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCaml Workshop</w:t>
+              <w:t xml:space="preserve">ML Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794441v1</w:t>
+                <w:t xml:space="preserve">hal-04794390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transistor Level Relational Semantics for Electrical Rule Checking by SMT Solving</w:t>
               </w:r>
@@ -1136,109 +1123,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-speed type unification modulo isomorphisms</w:t>
+                <w:t xml:space="preserve">Distributed Actors in OCaml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Arrighi</w:t>
+                <w:t xml:space="preserve">Wenke Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML Workshop 2024</w:t>
+              <w:t xml:space="preserve">OCaml Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794390v1</w:t>
+                <w:t xml:space="preserve">hal-04794441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tail Modulo Async/Await - Extended Abstract</w:t>
               </w:r>
@@ -1408,455 +1408,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Rule Checking of Integrated Circuits using Satisfiability Modulo Theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knit&amp;Frog: Pattern matching compilation for custom memory representations (doctoral session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Radanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFADL 2022 - 21ème journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007446v1</w:t>
+                <w:t xml:space="preserve">hal-03676356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knit&amp;Frog: Pattern matching compilation for custom memory representations (doctoral session)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Rule Checking of Integrated Circuits using Satisfiability Modulo Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oulkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khosravian G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL 2022 - 21ème journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Anvers (Antwerpen), Belgium. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676356v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling pattern matching to in-place modifications</w:t>
+                <w:t xml:space="preserve">Isomorphisms are back!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Iannetta</w:t>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPCE 2021 - 20th International Conference on Generative Programming: Concepts &amp; Experiences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ML 2021 - ML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355377v1</w:t>
+                <w:t xml:space="preserve">hal-03355381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphisms are back!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Allain</w:t>
+                <w:t xml:space="preserve">Compiling pattern matching to in-place modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Iannetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Radanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML 2021 - ML Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GPCE 2021 - 20th International Conference on Generative Programming: Concepts &amp; Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chicago &amp; Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3486609.3487204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355381v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level error messages for modules through diffing</w:t>
               </w:r>
@@ -3155,51 +3155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelizing Structural Transformations on Tarbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,169 +3273,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tierless web programming in ML</w:t>
+                <w:t xml:space="preserve">Tierless Web programming in ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Langage de programmation [cs.PL]. Université Sorbonne Paris Cité, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Programming Languages [cs.PL]. Université Paris Diderot (Paris 7), 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2017USPCC341⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05017992v1</w:t>
+                <w:t xml:space="preserve">tel-01788885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tierless Web programming in ML</w:t>
+                <w:t xml:space="preserve">Tierless web programming in ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Radanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Programming Languages [cs.PL]. Université Paris Diderot (Paris 7), 2017. English. </w:t>
+              <w:t xml:space="preserve">Langage de programmation [cs.PL]. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2017USPCC341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01788885v1</w:t>
+                <w:t xml:space="preserve">tel-05017992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3711,51 +3711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60AACA3F"/>
+    <w:nsid w:val="7DB982B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-radanne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2107-7678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/radanne_g_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Baudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Saffrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thiemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3408985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arrighi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486609.3487204" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angeletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788827v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278122.3278133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407898v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Papavasileiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737976" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684334v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05017992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01788885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b93e4b399fd773bfb9397f170a8649f4552b191b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3be924ea99bdee1c1df8d9b4310e2f767536766;origin=https://hal.archives-ouvertes.fr/hal-03860442;visit=swh:1:snp:6c1082239a4d9372b0546b82945f453576931dd2;anchor=swh:1:rel:eeff41f174f0ec95c25dba2cea8acb78b859d98a;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-radanne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2107-7678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253130727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/radanne_g_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Baudon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03828497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3564529" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Saffrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thiemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3408985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arrighi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenke Du" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Iannetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486609.3487204" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Angeletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788827v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278122.3278133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407898v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Papavasileiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064899.3064901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2737924.2737976" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51060-1_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006570v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Nardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684334v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03208466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01788885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05017992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC341" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b93e4b399fd773bfb9397f170a8649f4552b191b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3be924ea99bdee1c1df8d9b4310e2f767536766;origin=https://hal.archives-ouvertes.fr/hal-03860442;visit=swh:1:snp:6c1082239a4d9372b0546b82945f453576931dd2;anchor=swh:1:rel:eeff41f174f0ec95c25dba2cea8acb78b859d98a;path=/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>