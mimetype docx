--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Soriano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and one-point roughness measurements using spectrally shaped light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.16078-16093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.450790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz probing of sunflower leaf multilayer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (23), pp.35018-35037. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black paints covered with multidielectrics: light absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16857. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect analyzed with an exact theory of light scattering from rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (18), pp.4455. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Wave Scattering of Rough Surfaces with Emitters and Receivers in the Transition Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM1510300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle intensity statistics for chromatic scattering media under partially polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.20796-20803. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between optical propagation and heat diffusion: applications to microcavities, gratings and cloaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471 (2183), pp.20150143. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2015.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from the bulks: electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.8246-8260. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface microwave scattering at extreme grazing angle : numerical investigation of the Doppler shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.7120-7129. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2307893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization and enpolarization DOP histograms measured for surface and bulk speckle patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp21427-21440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of polarization curves measured at the speckle size of visible light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp14594-14609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization and depolarization of light scattered from chromatic complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp12603-12613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous simulations of microwave scattering from finite conductivity two-dimensional sea surfaces at low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3150-3158. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2271384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of speckle field below its transverse correlation width : application to surface and bulk scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp24133-24141. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.024133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light enpolarization by disordered media under partial polarized illumination: The role of cross- scattering coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp2787-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric resolution with far-field optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Talneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.053902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the coherence time of far-field speckle scattered by disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp24191-24200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full polarization optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.001508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-I : linear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering at low-grazing incidence : A dedicated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.RS0E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full wave optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-II : nonlinear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empolarization of lignt by scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.21313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted curvature approximation in scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.364-384. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030903563824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual loss of polarization in light scattered from rough surfaces : Electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15832-15843. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-grazing angles scattering of electromagnetic waves from one-dimensional natural surfaces : Rigorous and approximate theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from rough surfaces : a boundary integral method for low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.2043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cut-off invariant two-scale model in electromagnetic scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler spectrum from two-dimensional ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.2430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band Doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Curvature Approximation: numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elfouhaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted curvature approximation : numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanos Elfouhaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, n° 3, pp.349 - 363. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0959-7174/14/3/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for the scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of the scattering of electromagnetic waves form the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37, pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from two-dimensional rough surfaces with impedance approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Basic Residues of Cytochrome f Responsible for Electrostatic Docking Interactions with Plastocyanin in Vitro: Relevance to the Electron Transfer Reaction in Vivo †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponamarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piskorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (43), pp.15120-15128. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9807714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02768853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface Antennas Radiating Quasi-Bessel Beams for Near-Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface-Based Bessel-Beam Launcher with 100λ Non-Diffractive Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Oveiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Non-Diffractive Bessel Beams for Near-Field Links Applications Using Meta-Axicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Self-Healing Properties of Polarized Weakly-Diffracting Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Links with Obstructed Line of Sight via Bessel Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D. Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Analysis of Distorted Weakly-Diffracting Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and One-Point Roughness Measurements Using Spectrally Shaped Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film terahertz reverse engineering to analyse vegetal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the multilayer structure of sunflower leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.118560T, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2600295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thickness of a plant leaf measured with THz pulse echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ, RF, MILLIMETER, AND SUBMILLIMETER-WAVE TECHNOLOGY AND APPLICATIONS XIII, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.112790L, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the wave scattering from randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials : from Optics to geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the EM scattering from randomly rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light statistics in disordered media predicted with a unique correlation parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization versus depolarization of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disorder and temporal statistics in light polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially polarized speckle of light scattered from depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for the speckle temporal coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization statistics in disordered media:Modelization and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Spatial Disorder with Light Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : signatures des milieux diffusants et rôle des coefficients croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse locale et statistique des paramètres de polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Enpolarization and Depolarization: Bulk and Surface Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné : prédiction, modélisation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization signatures of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on 3D Imaging, Metrology, and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : Signatures des milieux diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from 2D bulk scattering: Electromagnetic prediction of transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- APS &amp; USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Jul 2014, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GO-SSA Extended model for all-incidence sea clutter modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angelliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la polarimétrie du speckle pour la discrimination entre diffusions surfacique et volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné: prédiction, mesure, problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and iterative inverse wave scattering methods for time-harmonic far-field profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialement résolue des paramètres de polarisation d’un champ de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of microwave doppler spectrum from nonlinear ocean profiles at grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of low-grazing angles microwave sea surface scattering cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l’état de polarisation dans le grain de speckle diffusé par une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la diffusion par un milieu désordonné sur la cohérence temporelle et la polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of the polarization state within the speckle size for light scattered by rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l'état de polarisation local de la lumière diffuse à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarizing optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal coherence of light altered by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarisation de la lumière par des milieux désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement polarimétrique de la lumière diffuse : Rôle des coefficients croisés de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The locally perturbated model for the scattering of electromagnetic waves from finite conductivity two-dimensional rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie de la cohérence temporelle du speckle diffracté par un milieu désordonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface cross-correlation in multilayers control the polarization degree of low level scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarization of light by disordered media under partial polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures de cohérence et polarisation des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of sea surface microwave remote sensing at grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex media signatures for light coherence and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of nonlinear sea surface microwave remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering from photofabricated random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repolarisation » de la lumière naturelle par des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of a rough surface profile with an iterative method based on a rigorous direct wave scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et polarisation de la lumière diffuse: le rôle des « coefficients croisés » de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Media Confer High Polarization Degree to Unpolarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial depolarization of light Electromagnetism & Statistical Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation spatiale et repolarisation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets de surface et volume dans la quantification électromagnétique de la dépolarisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical prediction of the polarized Doppler spectrum from nonlinear ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation dans le speckle de l'onde monochromatique diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of light depolarization for an optimized po-larimetric contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of multiscale depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.771814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation à l'échelle du grain de speckle pour une amélioration du contraste polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique, GDR Ondes GT7 : « Ondes et imagerie en milieux complexes et biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Description Of Spatial Depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2010, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la dépolarisation dans le speckle de l'onde monochromatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Slope Integral Equation and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE AP-S international symposium and USNC/URSI national radio science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of rigorous microwave interaction models to support remote sensing of natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.2195- 2198, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2005.1526455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional ocean surface Doppler Spectrum at microwave frequency and grazing angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering from rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microwave scattering from wind-driven ocean surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering: comparison of approximate methods with a boundary integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate boundary integral equations for time-harmonic rough surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wave Propagation, Scattering and Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate solution for scattering from random rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on 3D modeling of random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved bistatic two-scale model for the ocean surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS topical meeting: electromagnetic optics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by randomly rough surfaces: recent contributions to open problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Commission for Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 16th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous roughness measurements using white light illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect in light scattering from rough layers: influence of the height distribution on the higher-order scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral formalism for the scattering of light from rough multilayers on the 0.4-1 μm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie spatialement résolue des paramètres de polarisation d’un champ de speckle : Analyse locale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sub speckle du comportement polarimétrique local de la lumière diffusée à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30195 FR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique : applications à la télédétection océanique et à la diffusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université d'Aix-Marseille, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Soriano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and one-point roughness measurements using spectrally shaped light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.16078-16093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.450790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz probing of sunflower leaf multilayer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (23), pp.35018-35037. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black paints covered with multidielectrics: light absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16857. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect analyzed with an exact theory of light scattering from rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (18), pp.4455. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Wave Scattering of Rough Surfaces with Emitters and Receivers in the Transition Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM1510300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from the bulks: electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.8246-8260. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle intensity statistics for chromatic scattering media under partially polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.20796-20803. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between optical propagation and heat diffusion: applications to microcavities, gratings and cloaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471 (2183), pp.20150143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2015.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface microwave scattering at extreme grazing angle : numerical investigation of the Doppler shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.7120-7129. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2307893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous simulations of microwave scattering from finite conductivity two-dimensional sea surfaces at low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3150-3158. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2271384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization and depolarization of light scattered from chromatic complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp12603-12613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of polarization curves measured at the speckle size of visible light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp14594-14609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization and enpolarization DOP histograms measured for surface and bulk speckle patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp21427-21440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of speckle field below its transverse correlation width : application to surface and bulk scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp24133-24141. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.024133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light enpolarization by disordered media under partial polarized illumination: The role of cross- scattering coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp2787-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric resolution with far-field optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Talneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.053902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the coherence time of far-field speckle scattered by disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp24191-24200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full polarization optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.001508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empolarization of lignt by scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.21313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-I : linear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering at low-grazing incidence : A dedicated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.RS0E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full wave optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-II : nonlinear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted curvature approximation in scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.364-384. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030903563824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual loss of polarization in light scattered from rough surfaces : Electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15832-15843. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-grazing angles scattering of electromagnetic waves from one-dimensional natural surfaces : Rigorous and approximate theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from rough surfaces : a boundary integral method for low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.2043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cut-off invariant two-scale model in electromagnetic scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler spectrum from two-dimensional ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.2430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band Doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Curvature Approximation: numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elfouhaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted curvature approximation : numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanos Elfouhaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, n° 3, pp.349 - 363. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0959-7174/14/3/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for the scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of the scattering of electromagnetic waves form the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37, pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from two-dimensional rough surfaces with impedance approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Basic Residues of Cytochrome f Responsible for Electrostatic Docking Interactions with Plastocyanin in Vitro: Relevance to the Electron Transfer Reaction in Vivo †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponamarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piskorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (43), pp.15120-15128. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9807714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02768853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface Antennas Radiating Quasi-Bessel Beams for Near-Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface-Based Bessel-Beam Launcher with 100λ Non-Diffractive Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Oveiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Non-Diffractive Bessel Beams for Near-Field Links Applications Using Meta-Axicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Self-Healing Properties of Polarized Weakly-Diffracting Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Links with Obstructed Line of Sight via Bessel Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D. Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Analysis of Distorted Weakly-Diffracting Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and One-Point Roughness Measurements Using Spectrally Shaped Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film terahertz reverse engineering to analyse vegetal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the multilayer structure of sunflower leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.118560T, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2600295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thickness of a plant leaf measured with THz pulse echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ, RF, MILLIMETER, AND SUBMILLIMETER-WAVE TECHNOLOGY AND APPLICATIONS XIII, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.112790L, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the wave scattering from randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials : from Optics to geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the EM scattering from randomly rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light statistics in disordered media predicted with a unique correlation parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization versus depolarization of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disorder and temporal statistics in light polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for the speckle temporal coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially polarized speckle of light scattered from depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization statistics in disordered media:Modelization and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Spatial Disorder with Light Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : signatures des milieux diffusants et rôle des coefficients croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Enpolarization and Depolarization: Bulk and Surface Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse locale et statistique des paramètres de polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné : prédiction, modélisation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization signatures of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on 3D Imaging, Metrology, and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : Signatures des milieux diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GO-SSA Extended model for all-incidence sea clutter modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angelliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from 2D bulk scattering: Electromagnetic prediction of transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- APS &amp; USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Jul 2014, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la polarimétrie du speckle pour la discrimination entre diffusions surfacique et volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné: prédiction, mesure, problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and iterative inverse wave scattering methods for time-harmonic far-field profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialement résolue des paramètres de polarisation d’un champ de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarization of light by disordered media under partial polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface cross-correlation in multilayers control the polarization degree of low level scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie de la cohérence temporelle du speckle diffracté par un milieu désordonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The locally perturbated model for the scattering of electromagnetic waves from finite conductivity two-dimensional rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of microwave doppler spectrum from nonlinear ocean profiles at grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of low-grazing angles microwave sea surface scattering cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l’état de polarisation dans le grain de speckle diffusé par une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of the polarization state within the speckle size for light scattered by rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la diffusion par un milieu désordonné sur la cohérence temporelle et la polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l'état de polarisation local de la lumière diffuse à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal coherence of light altered by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarizing optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarisation de la lumière par des milieux désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement polarimétrique de la lumière diffuse : Rôle des coefficients croisés de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures de cohérence et polarisation des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of sea surface microwave remote sensing at grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of nonlinear sea surface microwave remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex media signatures for light coherence and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering from photofabricated random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repolarisation » de la lumière naturelle par des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of a rough surface profile with an iterative method based on a rigorous direct wave scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et polarisation de la lumière diffuse: le rôle des « coefficients croisés » de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Media Confer High Polarization Degree to Unpolarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial depolarization of light Electromagnetism & Statistical Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation spatiale et repolarisation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical prediction of the polarized Doppler spectrum from nonlinear ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets de surface et volume dans la quantification électromagnétique de la dépolarisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation dans le speckle de l'onde monochromatique diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of light depolarization for an optimized po-larimetric contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of multiscale depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.771814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation à l'échelle du grain de speckle pour une amélioration du contraste polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique, GDR Ondes GT7 : « Ondes et imagerie en milieux complexes et biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Description Of Spatial Depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2010, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la dépolarisation dans le speckle de l'onde monochromatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of rigorous microwave interaction models to support remote sensing of natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.2195- 2198, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2005.1526455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Slope Integral Equation and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE AP-S international symposium and USNC/URSI national radio science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microwave scattering from wind-driven ocean surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional ocean surface Doppler Spectrum at microwave frequency and grazing angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering from rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate solution for scattering from random rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering: comparison of approximate methods with a boundary integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate boundary integral equations for time-harmonic rough surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wave Propagation, Scattering and Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved bistatic two-scale model for the ocean surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on 3D modeling of random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS topical meeting: electromagnetic optics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by randomly rough surfaces: recent contributions to open problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Commission for Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 16th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous roughness measurements using white light illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect in light scattering from rough layers: influence of the height distribution on the higher-order scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral formalism for the scattering of light from rough multilayers on the 0.4-1 μm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie spatialement résolue des paramètres de polarisation d’un champ de speckle : Analyse locale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sub speckle du comportement polarimétrique local de la lumière diffusée à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30195 FR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique : applications à la télédétection océanique et à la diffusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université d'Aix-Marseille, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godeme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400852" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM1510300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020796" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ghabbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nouguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2307893" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liukaityte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2271384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.024133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ruan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940696v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903563824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elfouhaily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/14/3/009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02768853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponamarev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piskorowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cramer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9807714" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZKN4C6GF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel C. M. Pimenta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Oveiero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D. Paschaloudis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Heran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grezes-Besset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2600295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543710" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ailloud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabbro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947623" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003384" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276383v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319478v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050373" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050835" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526455" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01097088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godeme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400852" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM1510300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ghabbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nouguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2307893" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2271384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liukaityte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.024133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ruan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903563824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elfouhaily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/14/3/009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02768853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponamarev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piskorowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cramer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9807714" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZKN4C6GF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel C. M. Pimenta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Oveiero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D. Paschaloudis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Heran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grezes-Besset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2600295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543710" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ailloud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabbro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947623" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003384" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276383v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050373" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050835" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319494v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Xia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01097088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>