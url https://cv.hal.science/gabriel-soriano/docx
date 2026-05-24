--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Soriano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and one-point roughness measurements using spectrally shaped light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.16078-16093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.450790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz probing of sunflower leaf multilayer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (23), pp.35018-35037. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black paints covered with multidielectrics: light absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16857. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect analyzed with an exact theory of light scattering from rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (18), pp.4455. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Wave Scattering of Rough Surfaces with Emitters and Receivers in the Transition Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM1510300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from the bulks: electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.8246-8260. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle intensity statistics for chromatic scattering media under partially polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.20796-20803. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between optical propagation and heat diffusion: applications to microcavities, gratings and cloaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471 (2183), pp.20150143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2015.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface microwave scattering at extreme grazing angle : numerical investigation of the Doppler shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.7120-7129. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2307893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous simulations of microwave scattering from finite conductivity two-dimensional sea surfaces at low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3150-3158. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2271384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization and depolarization of light scattered from chromatic complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp12603-12613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of polarization curves measured at the speckle size of visible light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp14594-14609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization and enpolarization DOP histograms measured for surface and bulk speckle patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp21427-21440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of speckle field below its transverse correlation width : application to surface and bulk scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp24133-24141. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.024133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light enpolarization by disordered media under partial polarized illumination: The role of cross- scattering coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp2787-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric resolution with far-field optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Talneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.053902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the coherence time of far-field speckle scattered by disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp24191-24200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full polarization optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.001508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empolarization of lignt by scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.21313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-I : linear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering at low-grazing incidence : A dedicated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.RS0E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full wave optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-II : nonlinear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted curvature approximation in scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.364-384. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030903563824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual loss of polarization in light scattered from rough surfaces : Electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15832-15843. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-grazing angles scattering of electromagnetic waves from one-dimensional natural surfaces : Rigorous and approximate theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from rough surfaces : a boundary integral method for low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.2043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cut-off invariant two-scale model in electromagnetic scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler spectrum from two-dimensional ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.2430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band Doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Curvature Approximation: numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elfouhaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted curvature approximation : numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanos Elfouhaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, n° 3, pp.349 - 363. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0959-7174/14/3/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for the scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of the scattering of electromagnetic waves form the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37, pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from two-dimensional rough surfaces with impedance approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Basic Residues of Cytochrome f Responsible for Electrostatic Docking Interactions with Plastocyanin in Vitro: Relevance to the Electron Transfer Reaction in Vivo †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponamarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piskorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (43), pp.15120-15128. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9807714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02768853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface Antennas Radiating Quasi-Bessel Beams for Near-Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface-Based Bessel-Beam Launcher with 100λ Non-Diffractive Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Oveiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Non-Diffractive Bessel Beams for Near-Field Links Applications Using Meta-Axicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Self-Healing Properties of Polarized Weakly-Diffracting Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Links with Obstructed Line of Sight via Bessel Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D. Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Analysis of Distorted Weakly-Diffracting Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and One-Point Roughness Measurements Using Spectrally Shaped Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film terahertz reverse engineering to analyse vegetal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the multilayer structure of sunflower leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.118560T, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2600295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thickness of a plant leaf measured with THz pulse echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ, RF, MILLIMETER, AND SUBMILLIMETER-WAVE TECHNOLOGY AND APPLICATIONS XIII, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.112790L, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the wave scattering from randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials : from Optics to geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the EM scattering from randomly rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light statistics in disordered media predicted with a unique correlation parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization versus depolarization of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disorder and temporal statistics in light polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for the speckle temporal coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially polarized speckle of light scattered from depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization statistics in disordered media:Modelization and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Spatial Disorder with Light Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : signatures des milieux diffusants et rôle des coefficients croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Enpolarization and Depolarization: Bulk and Surface Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse locale et statistique des paramètres de polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné : prédiction, modélisation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization signatures of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on 3D Imaging, Metrology, and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : Signatures des milieux diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GO-SSA Extended model for all-incidence sea clutter modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angelliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from 2D bulk scattering: Electromagnetic prediction of transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- APS &amp; USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Jul 2014, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la polarimétrie du speckle pour la discrimination entre diffusions surfacique et volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné: prédiction, mesure, problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and iterative inverse wave scattering methods for time-harmonic far-field profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialement résolue des paramètres de polarisation d’un champ de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarization of light by disordered media under partial polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface cross-correlation in multilayers control the polarization degree of low level scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie de la cohérence temporelle du speckle diffracté par un milieu désordonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The locally perturbated model for the scattering of electromagnetic waves from finite conductivity two-dimensional rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of microwave doppler spectrum from nonlinear ocean profiles at grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of low-grazing angles microwave sea surface scattering cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l’état de polarisation dans le grain de speckle diffusé par une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of the polarization state within the speckle size for light scattered by rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la diffusion par un milieu désordonné sur la cohérence temporelle et la polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l'état de polarisation local de la lumière diffuse à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal coherence of light altered by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarizing optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarisation de la lumière par des milieux désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement polarimétrique de la lumière diffuse : Rôle des coefficients croisés de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures de cohérence et polarisation des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of sea surface microwave remote sensing at grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of nonlinear sea surface microwave remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex media signatures for light coherence and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering from photofabricated random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repolarisation » de la lumière naturelle par des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of a rough surface profile with an iterative method based on a rigorous direct wave scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et polarisation de la lumière diffuse: le rôle des « coefficients croisés » de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Media Confer High Polarization Degree to Unpolarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial depolarization of light Electromagnetism & Statistical Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation spatiale et repolarisation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical prediction of the polarized Doppler spectrum from nonlinear ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets de surface et volume dans la quantification électromagnétique de la dépolarisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation dans le speckle de l'onde monochromatique diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of light depolarization for an optimized po-larimetric contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of multiscale depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.771814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation à l'échelle du grain de speckle pour une amélioration du contraste polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique, GDR Ondes GT7 : « Ondes et imagerie en milieux complexes et biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Description Of Spatial Depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2010, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la dépolarisation dans le speckle de l'onde monochromatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of rigorous microwave interaction models to support remote sensing of natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.2195- 2198, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2005.1526455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Slope Integral Equation and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE AP-S international symposium and USNC/URSI national radio science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microwave scattering from wind-driven ocean surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional ocean surface Doppler Spectrum at microwave frequency and grazing angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering from rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate solution for scattering from random rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering: comparison of approximate methods with a boundary integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate boundary integral equations for time-harmonic rough surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wave Propagation, Scattering and Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved bistatic two-scale model for the ocean surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on 3D modeling of random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS topical meeting: electromagnetic optics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by randomly rough surfaces: recent contributions to open problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Commission for Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 16th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous roughness measurements using white light illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect in light scattering from rough layers: influence of the height distribution on the higher-order scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral formalism for the scattering of light from rough multilayers on the 0.4-1 μm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie spatialement résolue des paramètres de polarisation d’un champ de speckle : Analyse locale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sub speckle du comportement polarimétrique local de la lumière diffusée à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30195 FR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique : applications à la télédétection océanique et à la diffusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université d'Aix-Marseille, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Soriano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and one-point roughness measurements using spectrally shaped light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.16078-16093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.450790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black paints covered with multidielectrics: light absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16857. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz probing of sunflower leaf multilayer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (23), pp.35018-35037. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect analyzed with an exact theory of light scattering from rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (18), pp.4455. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Wave Scattering of Rough Surfaces with Emitters and Receivers in the Transition Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM1510300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from the bulks: electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.8246-8260. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle intensity statistics for chromatic scattering media under partially polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.20796-20803. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between optical propagation and heat diffusion: applications to microcavities, gratings and cloaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471 (2183), pp.20150143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2015.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface microwave scattering at extreme grazing angle : numerical investigation of the Doppler shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (11), pp.7120-7129. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2307893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous simulations of microwave scattering from finite conductivity two-dimensional sea surfaces at low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3150-3158. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2271384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization and depolarization of light scattered from chromatic complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp12603-12613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of polarization curves measured at the speckle size of visible light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp14594-14609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization and enpolarization DOP histograms measured for surface and bulk speckle patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp21427-21440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of speckle field below its transverse correlation width : application to surface and bulk scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp24133-24141. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.024133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometric resolution with far-field optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Talneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.053902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light enpolarization by disordered media under partial polarized illumination: The role of cross- scattering coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp2787-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the coherence time of far-field speckle scattered by disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp24191-24200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full polarization optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (8), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.29.001508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empolarization of lignt by scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.21313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full wave optical profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering at low-grazing incidence : A dedicated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.RS0E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-I : linear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical techniques for the Doppler signature of sea surfaces in the microwave regime-II : nonlinear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.4920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weighted curvature approximation in scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.364-384. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030903563824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual loss of polarization in light scattered from rough surfaces : Electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15832-15843. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-grazing angles scattering of electromagnetic waves from one-dimensional natural surfaces : Rigorous and approximate theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from rough surfaces : a boundary integral method for low-grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.2043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cut-off invariant two-scale model in electromagnetic scattering from sea surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler spectrum from two-dimensional ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.2430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band Doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface probing with L-band doppler radar: experiment and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Broche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.675-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for the scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted curvature approximation : numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanos Elfouhaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, n° 3, pp.349 - 363. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0959-7174/14/3/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Curvature Approximation: numerical tests for 2D dielectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elfouhaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast numerical solution for scattering from rough surfaces with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.2799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of the scattering of electromagnetic waves form the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37, pp.101-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between the Method of Moments, the Kirchhoff and the Small-Slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of electromagnetic waves from two-dimensional rough surfaces with impedance approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Basic Residues of Cytochrome f Responsible for Electrostatic Docking Interactions with Plastocyanin in Vitro: Relevance to the Electron Transfer Reaction in Vivo †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponamarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piskorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (43), pp.15120-15128. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9807714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02768853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface Antennas Radiating Quasi-Bessel Beams for Near-Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface-Based Bessel-Beam Launcher with 100λ Non-Diffractive Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Oveiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Non-Diffractive Bessel Beams for Near-Field Links Applications Using Meta-Axicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Self-Healing Properties of Polarized Weakly-Diffracting Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Links with Obstructed Line of Sight via Bessel Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D. Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Analysis of Distorted Weakly-Diffracting Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and One-Point Roughness Measurements Using Spectrally Shaped Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film terahertz reverse engineering to analyse vegetal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the multilayer structure of sunflower leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.118560T, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2600295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thickness of a plant leaf measured with THz pulse echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ, RF, MILLIMETER, AND SUBMILLIMETER-WAVE TECHNOLOGY AND APPLICATIONS XIII, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.112790L, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the wave scattering from randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials : from Optics to geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the EM scattering from randomly rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light statistics in disordered media predicted with a unique correlation parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization versus depolarization of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disorder and temporal statistics in light polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization statistics in disordered media:Modelization and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for the speckle temporal coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially polarized speckle of light scattered from depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Spatial Disorder with Light Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné : prédiction, modélisation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Enpolarization and Depolarization: Bulk and Surface Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse locale et statistique des paramètres de polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : signatures des milieux diffusants et rôle des coefficients croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization signatures of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on 3D Imaging, Metrology, and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : Signatures des milieux diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la polarimétrie du speckle pour la discrimination entre diffusions surfacique et volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GO-SSA Extended model for all-incidence sea clutter modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Angelliaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from 2D bulk scattering: Electromagnetic prediction of transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- APS &amp; USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Jul 2014, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné: prédiction, mesure, problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and iterative inverse wave scattering methods for time-harmonic far-field profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialement résolue des paramètres de polarisation d’un champ de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The locally perturbated model for the scattering of electromagnetic waves from finite conductivity two-dimensional rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarization of light by disordered media under partial polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface cross-correlation in multilayers control the polarization degree of low level scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie de la cohérence temporelle du speckle diffracté par un milieu désordonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal coherence of light altered by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarizing optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l'état de polarisation local de la lumière diffuse à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la diffusion par un milieu désordonné sur la cohérence temporelle et la polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of the polarization state within the speckle size for light scattered by rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of microwave doppler spectrum from nonlinear ocean profiles at grazing angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE AP-S/USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of low-grazing angles microwave sea surface scattering cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCOSS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l’état de polarisation dans le grain de speckle diffusé par une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarisation de la lumière par des milieux désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement polarimétrique de la lumière diffuse : Rôle des coefficients croisés de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of sea surface microwave remote sensing at grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures de cohérence et polarisation des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of nonlinear sea surface microwave remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex media signatures for light coherence and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Media Confer High Polarization Degree to Unpolarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of a rough surface profile with an iterative method based on a rigorous direct wave scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Belkebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et polarisation de la lumière diffuse: le rôle des « coefficients croisés » de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering from photofabricated random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repolarisation » de la lumière naturelle par des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial depolarization of light Electromagnetism & Statistical Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation spatiale et repolarisation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical prediction of the polarized Doppler spectrum from nonlinear ocean surface at microwave frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Nouguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets de surface et volume dans la quantification électromagnétique de la dépolarisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of light depolarization for an optimized po-larimetric contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation dans le speckle de l'onde monochromatique diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of multiscale depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.771814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation à l'échelle du grain de speckle pour une amélioration du contraste polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique, GDR Ondes GT7 : « Ondes et imagerie en milieux complexes et biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Description Of Spatial Depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2010, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la dépolarisation dans le speckle de l'onde monochromatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of rigorous microwave interaction models to support remote sensing of natural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.2195- 2198, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2005.1526455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Slope Integral Equation and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE AP-S international symposium and USNC/URSI national radio science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microwave scattering from wind-driven ocean surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional ocean surface Doppler Spectrum at microwave frequency and grazing angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering from rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate solution for scattering from random rough surface with small slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate boundary integral equations for time-harmonic rough surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wave Propagation, Scattering and Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface scattering: comparison of approximate methods with a boundary integral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved bistatic two-scale model for the ocean surface scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments on 3D modeling of random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 17th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering by two-dimensional rough surfaces: comparison between moment method and small-slope approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS topical meeting: electromagnetic optics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by randomly rough surfaces: recent contributions to open problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the International Commission for Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous solution of scattering by two-dimensional randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Radio Science 16th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous roughness measurements using white light illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect in light scattering from rough layers: influence of the height distribution on the higher-order scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral formalism for the scattering of light from rough multilayers on the 0.4-1 μm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie spatialement résolue des paramètres de polarisation d’un champ de speckle : Analyse locale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sub speckle du comportement polarimétrique local de la lumière diffusée à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30195 FR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électromagnétique : applications à la télédétection océanique et à la diffusion optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université d'Aix-Marseille, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godeme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400852" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM1510300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ghabbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nouguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2307893" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2271384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liukaityte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.024133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ruan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903563824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elfouhaily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/14/3/009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02768853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponamarev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piskorowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cramer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9807714" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZKN4C6GF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel C. M. Pimenta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Oveiero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D. Paschaloudis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Heran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grezes-Besset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2600295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543710" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ailloud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabbro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947623" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003384" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276383v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050373" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050835" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319494v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Xia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01097088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godeme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393903" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400852" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM1510300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ghabbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nouguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2307893" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2271384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liukaityte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.024133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ruan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Belkebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030903563824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/14/3/009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elfouhaily" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02768853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponamarev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piskorowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cramer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9807714" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZKN4C6GF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel C. M. Pimenta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Oveiero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D. Paschaloudis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133247" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Heran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grezes-Besset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2600295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543710" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ailloud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabbro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947623" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003384" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276354v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276389v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050373" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319493v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050835" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319494v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319411v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526455" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Xia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Chan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079879v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01097088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>