--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,14781 +66,14915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete numerical analysis of cohesive granular flow in a thin rotating drum: Flow regimes and cohesion estimation</w:t>
+                <w:t xml:space="preserve">ESA/JUICE encounters Earth/Moon in 2024: overview of the Moons And Jupiter Imaging Spectrometer (MAJIS) observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jabaud</w:t>
+                <w:t xml:space="preserve">Giuseppe Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pol</w:t>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Cydalise Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+                <w:t xml:space="preserve">Vincent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 469, pp.121723. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.163-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-44-163-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311095v1</w:t>
+                <w:t xml:space="preserve">hal-05550965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol storage in high-pressure clathrate hydrates as a prolonged source of methane in large ocean worlds</w:t>
+                <w:t xml:space="preserve">Discrete numerical analysis of cohesive granular flow in a thin rotating drum: Flow regimes and cohesion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Journaux</w:t>
+                <w:t xml:space="preserve">Benoît Jabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kurnosov</w:t>
+                <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Boffa Ballaran</w:t>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 666, pp.119478. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 469, pp.121723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382437v1</w:t>
+                <w:t xml:space="preserve">hal-05311095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction-like process in Europa’s ice shell triggered by enhanced eccentricity periods</w:t>
+                <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kihoulou</w:t>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Choblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+                <w:t xml:space="preserve">T. Poręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klára Kalousová</w:t>
+                <w:t xml:space="preserve">S. Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq8719⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (21), pp.214109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382439v1</w:t>
+                <w:t xml:space="preserve">hal-05382440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methanol storage in high-pressure clathrate hydrates as a prolonged source of methane in large ocean worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Poręba</w:t>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Di Cataldo</w:t>
+                <w:t xml:space="preserve">Baptiste Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gaal</w:t>
+                <w:t xml:space="preserve">Alexander Kurnosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Ranieri</w:t>
+                <w:t xml:space="preserve">Tiziana Boffa Ballaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 666, pp.119478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382440v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal Deformation and Dissipation Processes in Icy Worlds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subduction-like process in Europa’s ice shell triggered by enhanced eccentricity periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
+                <w:t xml:space="preserve">Martin Kihoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Běhounková</w:t>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kervazo</w:t>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Souček</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-025-01136-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq8719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382443v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of crater degradation on Ceres involving ice sublimation and talus formation</w:t>
+                <w:t xml:space="preserve">Tidal Deformation and Dissipation Processes in Icy Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Le Becq</w:t>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">P. Auclair-Desrotour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jabaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116353⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-025-01136-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058367v1</w:t>
+                <w:t xml:space="preserve">hal-05382443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recently formed ocean inside Saturn’s moon Mimas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A new model of crater degradation on Ceres involving ice sublimation and talus formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Le Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06975-9⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 428, pp.116353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461691v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscosity of Venus’ mantle inferred from its rotational state</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A recently formed ocean inside Saturn’s moon Mimas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+                <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+                <w:t xml:space="preserve">N. Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Revol</w:t>
+                <w:t xml:space="preserve">N. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116245⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626 (7998), pp.280-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06975-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791688v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planned Geological Investigations of the Europa Clipper Mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The viscosity of Venus’ mantle inferred from its rotational state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hayes</w:t>
+                <w:t xml:space="preserve">Yann Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Collins</w:t>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Craft</w:t>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rathbun</w:t>
+                <w:t xml:space="preserve">Alexandre Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, pp.116245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-01036-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502230v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in plume activity reveal the dynamics of water-filled faults on Enceladus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Lanzendörfer</w:t>
+                <w:t xml:space="preserve">Cohesive properties of ice powders analogous to fresh plume deposits on Enceladus and Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Tobie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Choblet</w:t>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51677-z⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 409, pp.115859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791716v1</w:t>
+                <w:t xml:space="preserve">hal-04290714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive properties of ice powders analogous to fresh plume deposits on Enceladus and Europa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Planned Geological Investigations of the Europa Clipper Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rathbun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115859⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01036-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290714v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Characterization of the Interiors of Ganymede, Callisto and Europa by ESA's JUpiter ICy moons Explorer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in plume activity reveal the dynamics of water-filled faults on Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Altobelli</w:t>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Bruzzone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lanzendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-024-01085-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726417v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic response to ocean heat flux anomaly on the icy moons of Jupiter and Saturn</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical Characterization of the Interiors of Ganymede, Callisto and Europa by ESA's JUpiter ICy moons Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Tim van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Altobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115337⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01085-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244311v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin evolution of Venus-like planets subjected to gravitational and thermal tides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Musseau</w:t>
+                <w:t xml:space="preserve">Topographic response to ocean heat flux anomaly on the icy moons of Jupiter and Saturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kihoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kvorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245790⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.115337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285048v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of heterogeneous seafloor heat flux on the cooling patterns of Ganymede’s and Titan’s subsurface oceans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Spin evolution of Venus-like planets subjected to gravitational and thermal tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115232⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781649v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Enceladus and Titan: investigating ocean worlds’ evolution and habitability in the Saturn system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of heterogeneous seafloor heat flux on the cooling patterns of Ganymede’s and Titan’s subsurface oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Coustenis</w:t>
+                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Flamini</w:t>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hayes</w:t>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.877-910. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389, pp.115232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09772-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410335v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational atmospheric tides as a probe of Titan’s interior: Application to Dragonfly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enceladus as a potential oasis for life: Science goals and investigations for future explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebonnois</w:t>
+                <w:t xml:space="preserve">Ondrej Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. D. Lorenz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 658, pp.A108. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.809-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09808-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563723v1</w:t>
+                <w:t xml:space="preserve">insu-03426143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceladus as a potential oasis for life: Science goals and investigations for future explorations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gravitational atmospheric tides as a probe of Titan’s interior: Application to Dragonfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Čadek</w:t>
+                <w:t xml:space="preserve">S. Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Barge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.809-847. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09808-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03426143v2</w:t>
+                <w:t xml:space="preserve">hal-03563723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologically-rapid aqueous mineral alteration at subfreezing temperatures in icy worlds</w:t>
+                <w:t xml:space="preserve">Exploration of Enceladus and Titan: investigating ocean worlds’ evolution and habitability in the Saturn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Zandanel</w:t>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Hellmann</w:t>
+                <w:t xml:space="preserve">Jason Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Roddatis</w:t>
+                <w:t xml:space="preserve">Enrico Flamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mermoux</w:t>
+                <w:t xml:space="preserve">Alexander Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.877-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01613-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09772-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795029v1</w:t>
+                <w:t xml:space="preserve">hal-03410335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Io’s interior from tidal monitoring</w:t>
+                <w:t xml:space="preserve">Geologically-rapid aqueous mineral alteration at subfreezing temperatures in icy worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Kervazo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amber Zandanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Roddatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114737⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01613-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429316v1</w:t>
+                <w:t xml:space="preserve">hal-03795029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring Io’s interior from tidal monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373, pp.114737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395339v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Abshire</w:t>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ashton</w:t>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason W. Barnes</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085250v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid tides in Io’s partially molten interior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumoulin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conor A. Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason W. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039433⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296018v1</w:t>
+                <w:t xml:space="preserve">hal-03085250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally Induced Magmatic Pulses on the Oceanic Floor of Jupiter's Moon Europa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Short lifespans of serpentinization in the rocky core of Enceladus: Implications for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zandanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohit Melwani Daswani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gl090077⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 364, pp.114461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420842v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short lifespans of serpentinization in the rocky core of Enceladus: Implications for hydrogen production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Tidally Induced Magmatic Pulses on the Oceanic Floor of Jupiter's Moon Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Melwani Daswani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114461⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl090077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389018v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regions of interest on Ganymede's and Callisto's surfaces as potential targets for ESA's JUICE mission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.-D. Matz</w:t>
+                <w:t xml:space="preserve">Solid tides in Io’s partially molten interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kersten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208, pp.105324. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358154v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice giant system exploration within ESA’s Voyage 2050</w:t>
+                <w:t xml:space="preserve">Regions of interest on Ganymede's and Callisto's surfaces as potential targets for ESA's JUICE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+                <w:t xml:space="preserve">K. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravit Helled</w:t>
+                <w:t xml:space="preserve">T. Roatsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Roussos</w:t>
+                <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraint Jones</w:t>
+                <w:t xml:space="preserve">K.-D. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">E. Kersten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.105324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09759-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358187v1</w:t>
+                <w:t xml:space="preserve">hal-03358154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Interior Structure and Dynamics After the Cassini-Huygens Mission</w:t>
+                <w:t xml:space="preserve">Ice giant system exploration within ESA’s Voyage 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravit Helled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-earth-072920-052847⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09759-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431284v1</w:t>
+                <w:t xml:space="preserve">hal-03358187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of methane-nitrogen mixed clathrates using gas chromatography and Raman spectroscopy for their detection in icy surfaces of the outer solar system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Titan's Interior Structure and Dynamics After the Cassini-Huygens Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114182⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.579-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-earth-072920-052847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003545v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recipe for the Geophysical Exploration of Enceladus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative study of methane-nitrogen mixed clathrates using gas chromatography and Raman spectroscopy for their detection in icy surfaces of the outer solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castillo-Rogez</w:t>
+                <w:t xml:space="preserve">Delphine Nna-Mvondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Keane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (4), pp.157. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.114182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ac06d2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468856v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometrically-corrected global infrared mosaics of Enceladus: New implications for its spectral diversity and geological activity</w:t>
+                <w:t xml:space="preserve">A Recipe for the Geophysical Exploration of Enceladus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+                <w:t xml:space="preserve">Anton Ermakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">Ryan Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Massé</w:t>
+                <w:t xml:space="preserve">Javier Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Seignovert</w:t>
+                <w:t xml:space="preserve">Julie Castillo-Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113848⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ac06d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861006v1</w:t>
+                <w:t xml:space="preserve">hal-03468856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling patterns in rotating thin spherical shells — Application to Titan's subsurface ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+                <w:t xml:space="preserve">Ice-Ocean Exchange Processes in the Jovian and Saturnian Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Soderlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Buffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Glein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00706-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371953v1</w:t>
+                <w:t xml:space="preserve">hal-03006542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonics of Enceladus’ South Pole: Block rotation of the Tiger Stripes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cianfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-Ocean Exchange Processes in the Jovian and Saturnian Satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Goodman</w:t>
+                <w:t xml:space="preserve">Photometrically-corrected global infrared mosaics of Enceladus: New implications for its spectral diversity and geological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 349, pp.113848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00706-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006542v1</w:t>
+                <w:t xml:space="preserve">hal-02861006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid tidal friction in multi-layer planets: Application to Earth, Venus, a Super Earth and the TRAPPIST-1 planets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cooling patterns in rotating thin spherical shells — Application to Titan's subsurface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Mathis</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038204⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429250v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Ocean Worlds with High-Pressure Ices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Solid tidal friction in multi-layer planets: Application to Earth, Venus, a Super Earth and the TRAPPIST-1 planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve Vance</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0633-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556484v2</w:t>
+                <w:t xml:space="preserve">hal-03429250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">Large Ocean Worlds with High-Pressure Ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969438v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of heat transfer in stagnant lid convection for the outer shell of icy moons: Influence of rheology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravit Helled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113448⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491616v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal response of rocky and ice-rich exoplanets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Scaling of heat transfer in stagnant lid convection for the outer shell of icy moons: Influence of rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368296v1</w:t>
+                <w:t xml:space="preserve">hal-02491616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Cassini Division -II. Possible histories of Mimas and Enceladus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tidal response of rocky and ice-rich exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz445⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352280v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of Enceladus’ uneven ice shell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Formation of the Cassini Division -II. Possible histories of Mimas and Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Baillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (2), pp.2947 - 2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356394v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation in Enceladus' uneven, fractured ice shell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Long-term stability of Enceladus’ uneven ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Souček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 328, pp.218-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 319, pp.476-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356372v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Cassini Division -I. Shaping the rings by Mimas inward migration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tidal dissipation in Enceladus' uneven, fractured ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Hron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 328, pp.218-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361684v1</w:t>
+                <w:t xml:space="preserve">hal-02356372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and the Interior Structure of Terrestrial Planets and Icy Bodies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of the Cassini Division -I. Shaping the rings by Mimas inward migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C Rubie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Kévin Baillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. D Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0473-x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486, pp.2933 - 2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907486v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Titan’s long-wavelength topography contain information about subsurface ocean dynamics?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water and the Interior Structure of Terrestrial Planets and Icy Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C Rubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0473-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356423v1</w:t>
+                <w:t xml:space="preserve">hal-01907486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular organic compounds from the depths of Enceladus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Does Titan’s long-wavelength topography contain information about subsurface ocean dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kvorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0246-4⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356421v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the global water ocean on the evolution of Titan’s primitive atmosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macromolecular organic compounds from the depths of Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozair Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Glein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.048⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7711), pp.564-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0246-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368307v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the global water ocean on the evolution of Titan’s primitive atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Marounina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01636074v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bolmont</w:t>
+                <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leconte</w:t>
+                <w:t xml:space="preserve">Jason M. Soderblom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Forget</w:t>
+                <w:t xml:space="preserve">Peter Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Paolo Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 612, pp.id.A86. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.73-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797175v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01636074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase convection in Ganymede’s high-pressure ice layer — Implications for its geological evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.07.018⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.id.A86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356426v1</w:t>
+                <w:t xml:space="preserve">hal-01797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Investigations of Habitability in Ice-Covered Ocean Worlds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-phase convection in Ganymede’s high-pressure ice layer — Implications for its geological evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (1), pp.180-205. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 299, pp.133-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JE005341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556504v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic relaxation of Enceladus’s ice shell</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geophysical Investigations of Habitability in Ice-Covered Ocean Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Vance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Bills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.180-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556524v1</w:t>
+                <w:t xml:space="preserve">hal-02556504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.050⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491039v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01499557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal constraints on the interior of Venus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rambaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (6), pp.1338-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JE005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic relaxation of Enceladus’s ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01499557v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering prolonged hydrothermal activity inside Enceladus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0289-8⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556518v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Powering prolonged hydrothermal activity inside Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), pp.841-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356427v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of large impacts on Enceladus’ core shape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 264, pp.300 - 310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.034⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 285, pp.252-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637425v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water generation and transport below Europa's strike-slip faults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Consequences of large impacts on Enceladus’ core shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005188⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 264, pp.300 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556533v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceladus's internal ocean and ice shell constrained from Cassini gravity, shape, and libration data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Water generation and transport below Europa's strike-slip faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (12), pp.2444-2462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556541v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Enceladus's internal ocean and ice shell constrained from Cassini gravity, shape, and libration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Van hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (11), pp.5653-5660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142028v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despinning and shape evolution of Saturn’s moon Iapetus triggered by a giant impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02556565v1</w:t>
+                <w:t xml:space="preserve">hal-01142028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceladus' hot springs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Despinning and shape evolution of Saturn’s moon Iapetus triggered by a giant impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/519162a⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252, pp.454-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556567v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enceladus' hot springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-015-0056-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 519 (7542), pp.162-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/519162a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635999v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of water plume eruptions on Enceladus explained by interior viscosity structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Porco</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO2475⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-015-0056-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556557v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan’s atmosphere during the Late Heavy Bombardment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Timing of water plume eruptions on Enceladus explained by interior viscosity structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.601-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172389v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan’s internal structure inferred from its gravity field, shape, and rotation state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evolution of Titan’s atmosphere during the Late Heavy Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Marounina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 237, pp.29-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 257, pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556576v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice melting and downward transport of meltwater by two-phase flow in Europa's ice shell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004563⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.59 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02556607v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of methane hydrates dissociation up to 5GPa: Implications for Titan’s interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 229, pp.144-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's past and future: 3D modeling of a pure nitrogen atmosphere and geological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wordsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 241 (october), pp.269-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Titan’s internal structure inferred from its gravity field, shape, and rotation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Baland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657830v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape, topography, gravity anomalies and tidal deformation of Titan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ice melting and downward transport of meltwater by two-phase flow in Europa's ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.532-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556580v1</w:t>
+                <w:t xml:space="preserve">hal-02556607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can large icy moons accrete undifferentiated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 237, pp.377-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of Titan’s outer icy shell constrained from Cassini data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Shape, topography, gravity anomalies and tidal deformation of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Meriggiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 237, pp.16-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 236, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02556571v1</w:t>
+                <w:t xml:space="preserve">hal-02556580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The science case for an orbital mission to Uranus: Exploring the origins and evolution of ice giant planets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and dynamics of Titan’s outer icy shell constrained from Cassini data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Achilleos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exploration of Titan with an orbiter and a lake probe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The science case for an orbital mission to Uranus: Exploring the origins and evolution of ice giant planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Fanchini</w:t>
+                <w:t xml:space="preserve">C. S. Arridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex G. Hayes</w:t>
+                <w:t xml:space="preserve">N. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Iess</w:t>
+                <w:t xml:space="preserve">J. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Agnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 104, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 104, part A, pp.122-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01281964v1</w:t>
+                <w:t xml:space="preserve">hal-01059416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tidal heating on the onset of convection in Enceladus’s ice shell</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The exploration of Titan with an orbiter and a lake probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex G. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Iess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.06.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02557074v1</w:t>
+                <w:t xml:space="preserve">insu-01281964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria in the H2O–CO2 system between 250–330K and 0–1.7GPa: Stability of the CO2 hydrates and H2O-ice VI at CO2 saturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of tidal heating on the onset of convection in Enceladus’s ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (1), pp.898-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02556620v1</w:t>
+                <w:t xml:space="preserve">hal-02557074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory infrared reflection spectrum of carbon dioxide clathrate hydrates for astrophysical remote sensing applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Phase equilibria in the H2O–CO2 system between 250–330K and 0–1.7GPa: Stability of the CO2 hydrates and H2O-ice VI at CO2 saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.322-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.09.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02557078v1</w:t>
+                <w:t xml:space="preserve">hal-02556620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a weak south pole on thermal convection in Enceladus’ ice shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Showman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 218 (1), pp.320-330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation of Titan's north polar cloud at northern spring equinox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Griffith</w:t>
+                <w:t xml:space="preserve">Laboratory infrared reflection spectrum of carbon dioxide clathrate hydrates for astrophysical remote sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (2), pp.900-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03657797v1</w:t>
+                <w:t xml:space="preserve">hal-02557078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Dissipation of Titan's north polar cloud at northern spring equinox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.86 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735463v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas André</w:t>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (2), pp.788-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629831v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally-induced melting events as the origin of south-pole activity on Enceladus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher S. Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig B. Agnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.03.024⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557091v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Bulk Composition Constrained by Cassini-Huygens: Implication for Internal Outgassing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tidally-induced melting events as the origin of south-pole activity on Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Hersant</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/752/2/125⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (2), pp.655-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709146v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRONG TIDAL DISSIPATION IN SATURN AND CONSTRAINTS ON ENCELADUS' THERMAL STATE FROM ASTROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 752 (1), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/752/1/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion of Saturn's mid-sized moons during the viscous spreading of young massive rings: Solving the paradox of silicate-poor rings versus silicate-rich moons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's Bulk Composition Constrained by Cassini-Huygens: Implication for Internal Outgassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 752, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/752/2/125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785065v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally induced thermal runaways on extrasolar earths : impact on habitability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accretion of Saturn's mid-sized moons during the viscous spreading of young massive rings: Solving the paradox of silicate-poor rings versus silicate-rich moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Castillo-Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/728/2/89⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 216, pp.535-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588215v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of icy satellites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tidally induced thermal runaways on extrasolar earths : impact on habitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mckinnon W. B.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 728 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/728/2/89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558381v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface, subsurface and atmosphere exchanges on the satellites of the outer Solar System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of icy satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lopes R. M.</w:t>
+                <w:t xml:space="preserve">G. Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nimmo</w:t>
+                <w:t xml:space="preserve">H. Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matson D. L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mckinnon W. B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 153 (1-4), pp.375-410. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 153 (1-4), pp.447-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00588063v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling mantle convection and tidal dissipation: applications to Enceladus and Earth-like planets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Icy Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cadek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerald Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis L. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Mckinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JE003564⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153, pp.447-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9635-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558297v1</w:t>
+                <w:t xml:space="preserve">hal-03743069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Icy Satellites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dennis L. Matson</w:t>
+                <w:t xml:space="preserve">Surface, subsurface and atmosphere exchanges on the satellites of the outer Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. B. Mckinnon</w:t>
+                <w:t xml:space="preserve">B. Giese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hurford T.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopes R. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 153, pp.447-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9635-1⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 153 (1-4), pp.375-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9641-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743069v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Le Corre</w:t>
+                <w:t xml:space="preserve">Coupling mantle convection and tidal dissipation: applications to Enceladus and Earth-like planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Deit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.E09011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JE003564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729635v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Deit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00488882v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Rotation, Orbital States, Energy Sources, and Heat Transport for Internal Processes in Icy Satellites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9636-0⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785694v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Implications of Rotation, Orbital States, Energy Sources, and Heat Transport for Internal Processes in Icy Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis L. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153, pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9636-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489735v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Dougherty</w:t>
+                <w:t xml:space="preserve">G. Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (2), pp.959-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363330v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
+                <w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil K. Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489755v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1889), pp.617-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03801646v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global circulation as the main source of cloud activity on Titan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NATURE08014⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367, pp.617-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399899v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The orbital-thermal evolution and global expansion of Ganymede</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Global circulation as the main source of cloud activity on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.11.016⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 459 (7247), pp.678-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NATURE08014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00404941v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid tidal friction above a liquid water reservoir as the origin of the South Pole Hotspot on Enceladus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The orbital-thermal evolution and global expansion of Ganymede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bland M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Showman A. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 196, pp.642-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 200 (1), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00324095v1</w:t>
+                <w:t xml:space="preserve">hal-00404941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the carbon abundance in Saturn measured by Cassini</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Solid tidal friction above a liquid water reservoir as the origin of the South Pole Hotspot on Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PSS.2008.02.007⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196, pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335582v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and interpretation of Sinlap crater on Titan using Cassini VIMS and RADAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (E4), pp.E04003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007je002965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Hidden Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Interpretation of the carbon abundance in Saturn measured by Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/Science.1155964⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.1103-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PSS.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267133v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of Ganymede's magnetic field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Titan's Hidden Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319, pp.1629-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/Science.1155964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324098v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic outgassing as the origin of atmospheric methane on Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The production of Ganymede's magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bland M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Showman A. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 440, pp.61-64</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112804v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Episodic outgassing as the origin of atmospheric methane on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine Jl.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116071v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
+              <w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116069v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Io's and Jupiter's tidal dissipation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine Jl.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 179, pp.485-489. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03724109v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and dynamics of the large icy satellites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New constraints on Io's and Jupiter's tidal dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 179, pp.485-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118863v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated convection : Constraints on Europa's ice shell thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Internal structure and dynamics of the large icy satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.769-780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119050v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the winter polar wave clouds observed by MGS Mars Orbiter Laser Altimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tidally heated convection : Constraints on Europa's ice shell thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lott</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (E11), pp.5124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JE002099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119053v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical Simulation of the winter polar wave clouds observed by MGS Mars Orbiter Laser Altimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 164, pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Europa : Tidal heating of upwelling thermal plumes and the origin of lenticulae and chaos melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head Jw.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (8), pp.74-1 74-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001gl013844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14850,205 +14984,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tides and tidal heating on Europa - Europa after Galileo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The University of Arizona Press; Tucson; AZ. Pappalardo, McKinnon, Khurana, pp.85-118, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planétologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod eds, pp.374, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15058,613 +15192,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Exploration of Enceladus and Other Saturnian Moons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enceladus and the Icy Moons of Saturn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Press, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816537075-ch022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origin and Evolution of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan: Surface, Atmosphere and Magnetosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ontario Lacus lake on Titan compared to the Etosha Pan lake in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Portal of European Space Agency, Cassini-Huygens website</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and evolution of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevenson D. J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan from Cassini-Huygens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 35-60, chapter 3, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de Saturne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Astronomique de France, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId521"/>
+      <w:footerReference w:type="default" r:id="rId528"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15811,51 +15945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurnosov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa Ballaran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kihoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01136-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cooper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06975-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Musseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Craft" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathbun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01036-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Sou&#269;ek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lanzend&#246;rfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51677-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04244311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kvorka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Musseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra-Nova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Flamini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09772-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebonnois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Lorenz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426143v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#268;adek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09808-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Zandanel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roddatis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01613-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kervazo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114737" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039433" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Melwani Daswani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090077" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zandanel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114461" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09759-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-072920-052847" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ermakov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Roa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac06d2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113848" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009906v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Rossi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006471" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goodman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00706-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556484v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0633-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Harel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113448" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352280v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.10.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailli&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz548" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Golabek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C Rubie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D Young" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0473-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozair Khawaja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Abel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0246-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005341" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556524v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.03.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005249" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556518v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0289-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637425v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.034" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556533v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005188" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Van&#160;hoolst" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068634" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kuchta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.02.010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H7J7S2B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/519162a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556557v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Porco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2475" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556576v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004563" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXM1VLXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.07.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556580v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Meriggiola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lefevre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.03.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636068v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.041" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFKPD1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01281964v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fanchini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G. Hayes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.07.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KCT2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557074v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.06.033" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCNCSC7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557097v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Han" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Showman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0ZK9G2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657797v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffith" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.04.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9254GW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557091v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.03.024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9696PN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/2/125" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785065v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.09.017" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/728/2/89" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson D. L." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckinnon W. B." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588063v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giese" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurford T.A." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes R. M." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9641-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR8153P0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558297v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003564" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F6440CC6F95198C2CF4303819B88361FC31440/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743069v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis L. Matson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9635-1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN1XB0D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9636-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-466HSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399899v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08014" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404941v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bland M. T." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showman A. P." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.11.016" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQTHZR7Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324095v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.03.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCSL80PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335582v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.02.007" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T13RVBRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657639v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janssen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007je002965" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267133v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1155964" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324098v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112804v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724109v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.07.017" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T757J5QR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118863v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119050v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002099" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119053v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lott" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119116v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head Jw." TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013844" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489741v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wahr" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392209v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816537075-ch022" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636060v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488972v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson D. J." TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120189v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurnosov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa Ballaran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kihoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01136-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cooper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06975-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Musseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Craft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathbun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01036-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Sou&#269;ek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lanzend&#246;rfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51677-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04244311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kvorka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Musseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra-Nova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426143v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#268;adek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09808-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebonnois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Lorenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Flamini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09772-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Zandanel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roddatis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01613-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kervazo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zandanel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114461" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Melwani Daswani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039433" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09759-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-072920-052847" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ermakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Roa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac06d2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goodman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00706-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009906v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006471" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113848" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113509" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556484v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0633-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Harel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz445" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.10.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailli&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz548" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907486v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Golabek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C Rubie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0473-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozair Khawaja" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Abel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0246-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556504v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005341" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005249" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.03.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0289-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.034" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005188" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556541v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Van&#160;hoolst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068634" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556565v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kuchta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.02.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H7J7S2B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/519162a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Porco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.07.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556576v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004563" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXM1VLXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636068v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Meriggiola" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lefevre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.03.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556571v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFKPD1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01281964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fanchini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G. Hayes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.07.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KCT2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557074v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.06.033" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCNCSC7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557097v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Han" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Showman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0ZK9G2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657797v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffith" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.04.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9254GW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.03.024" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9696PN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/2/125" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785065v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dones" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.09.017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/728/2/89" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson D. L." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckinnon W. B." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743069v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis L. Matson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9635-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN1XB0D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giese" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurford T.A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes R. M." TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9641-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR8153P0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003564" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F6440CC6F95198C2CF4303819B88361FC31440/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785694v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9636-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-466HSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399899v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08014" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404941v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bland M. T." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showman A. P." TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.11.016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQTHZR7Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324095v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.03.008" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCSL80PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657639v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janssen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007je002965" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335582v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.02.007" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T13RVBRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267133v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1155964" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324098v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112804v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724109v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.07.017" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T757J5QR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118863v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119050v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002099" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119053v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lott" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119116v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head Jw." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013844" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489741v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wahr" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392209v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816537075-ch022" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636060v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488972v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson D. J." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120189v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>