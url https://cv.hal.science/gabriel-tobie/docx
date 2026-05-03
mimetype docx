--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,727 +66,727 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESA/JUICE encounters Earth/Moon in 2024: overview of the Moons And Jupiter Imaging Spectrometer (MAJIS) observations</w:t>
+                <w:t xml:space="preserve">Discrete numerical analysis of cohesive granular flow in a thin rotating drum: Flow regimes and cohesion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Poulet</w:t>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Piccioni</w:t>
+                <w:t xml:space="preserve">Benoît Jabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Langevin</w:t>
+                <w:t xml:space="preserve">Antonio Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cydalise Dumesnil</w:t>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carlier</w:t>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 44 (1), pp.163-193. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 469, pp.121723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-44-163-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550965v1</w:t>
+                <w:t xml:space="preserve">hal-05311095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete numerical analysis of cohesive granular flow in a thin rotating drum: Flow regimes and cohesion estimation</w:t>
+                <w:t xml:space="preserve">ESA/JUICE encounters Earth/Moon in 2024: overview of the Moons And Jupiter Imaging Spectrometer (MAJIS) observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jabaud</w:t>
+                <w:t xml:space="preserve">Giuseppe Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pol</w:t>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Cydalise Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+                <w:t xml:space="preserve">Vincent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 469, pp.121723. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.163-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-44-163-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311095v1</w:t>
+                <w:t xml:space="preserve">hal-05550965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
+                <w:t xml:space="preserve">Methanol storage in high-pressure clathrate hydrates as a prolonged source of methane in large ocean worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Poręba</w:t>
+                <w:t xml:space="preserve">Baptiste Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Di Cataldo</w:t>
+                <w:t xml:space="preserve">Alexander Kurnosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gaal</w:t>
+                <w:t xml:space="preserve">Tiziana Boffa Ballaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Ranieri</w:t>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (21), pp.214109. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 666, pp.119478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382440v1</w:t>
+                <w:t xml:space="preserve">hal-05382437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol storage in high-pressure clathrate hydrates as a prolonged source of methane in large ocean worlds</w:t>
+                <w:t xml:space="preserve">Subduction-like process in Europa’s ice shell triggered by enhanced eccentricity periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+                <w:t xml:space="preserve">Martin Kihoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Journaux</w:t>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kurnosov</w:t>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Boffa Ballaran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119478⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq8719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382437v1</w:t>
+                <w:t xml:space="preserve">hal-05382439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction-like process in Europa’s ice shell triggered by enhanced eccentricity periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen hydrates under extreme conditions: Insights into high-pressure phases and implications for planetary interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kihoulou</w:t>
+                <w:t xml:space="preserve">T. Poręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Choblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+                <w:t xml:space="preserve">S. Di Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klára Kalousová</w:t>
+                <w:t xml:space="preserve">R. Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (23), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (21), pp.214109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq8719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/nyqs-t5bz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382439v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Deformation and Dissipation Processes in Icy Worlds</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 428, pp.116353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1030,13951 +1030,14085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recently formed ocean inside Saturn’s moon Mimas</w:t>
+                <w:t xml:space="preserve">Seafloor hydrothermal control over ocean dynamics in Enceladus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lainey</w:t>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rambaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06975-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.650-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02490-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461691v1</w:t>
+                <w:t xml:space="preserve">hal-05584067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscosity of Venus’ mantle inferred from its rotational state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A recently formed ocean inside Saturn’s moon Mimas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Musseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+                <w:t xml:space="preserve">N. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Revol</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116245⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626 (7998), pp.280-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06975-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791688v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive properties of ice powders analogous to fresh plume deposits on Enceladus and Europa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The viscosity of Venus’ mantle inferred from its rotational state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 409, pp.115859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115859⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 422, pp.116245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290714v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planned Geological Investigations of the Europa Clipper Mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohesive properties of ice powders analogous to fresh plume deposits on Enceladus and Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-01036-z⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 409, pp.115859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502230v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in plume activity reveal the dynamics of water-filled faults on Enceladus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Souček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lanzendörfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.7405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-51677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Characterization of the Interiors of Ganymede, Callisto and Europa by ESA's JUpiter ICy moons Explorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planned Geological Investigations of the Europa Clipper Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim van Hoolst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">K. Craft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vallat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Bruzzone</w:t>
+                <w:t xml:space="preserve">J. Rathbun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 220, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-024-01085-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 220 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01036-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726417v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic response to ocean heat flux anomaly on the icy moons of Jupiter and Saturn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+                <w:t xml:space="preserve">Geophysical Characterization of the Interiors of Ganymede, Callisto and Europa by ESA's JUpiter ICy moons Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kvorka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klára Kalousová</w:t>
+                <w:t xml:space="preserve">Nicolas Altobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Lorenzo Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391, pp.115337. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01085-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244311v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin evolution of Venus-like planets subjected to gravitational and thermal tides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topographic response to ocean heat flux anomaly on the icy moons of Jupiter and Saturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kihoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revol</w:t>
+                <w:t xml:space="preserve">Jakub Kvorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bolmont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Musseau</w:t>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245790⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.115337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285048v1</w:t>
+                <w:t xml:space="preserve">hal-04244311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of heterogeneous seafloor heat flux on the cooling patterns of Ganymede’s and Titan’s subsurface oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin evolution of Venus-like planets subjected to gravitational and thermal tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+                <w:t xml:space="preserve">E. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagay Amit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
+                <w:t xml:space="preserve">Y. Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115232⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781649v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceladus as a potential oasis for life: Science goals and investigations for future explorations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The influence of heterogeneous seafloor heat flux on the cooling patterns of Ganymede’s and Titan’s subsurface oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Barge</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09808-7⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389, pp.115232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03426143v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational atmospheric tides as a probe of Titan’s interior: Application to Dragonfly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of Enceladus and Titan: investigating ocean worlds’ evolution and habitability in the Saturn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Charnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">Enrico Flamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebonnois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141898⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.877-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09772-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563723v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Enceladus and Titan: investigating ocean worlds’ evolution and habitability in the Saturn system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enceladus as a potential oasis for life: Science goals and investigations for future explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+                <w:t xml:space="preserve">Ondrej Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Barnes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hayes</w:t>
+                <w:t xml:space="preserve">Laura Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.877-910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09772-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54, pp.809-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09808-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410335v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03426143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologically-rapid aqueous mineral alteration at subfreezing temperatures in icy worlds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravitational atmospheric tides as a probe of Titan’s interior: Application to Dragonfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01613-2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795029v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Io’s interior from tidal monitoring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geologically-rapid aqueous mineral alteration at subfreezing temperatures in icy worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Zandanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Roddatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114737⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01613-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429316v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring Io’s interior from tidal monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373, pp.114737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395339v3</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085250v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short lifespans of serpentinization in the rocky core of Enceladus: Implications for hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor A. Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason W. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114461⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389018v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidally Induced Magmatic Pulses on the Oceanic Floor of Jupiter's Moon Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Melwani Daswani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020gl090077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid tides in Io’s partially molten interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Běhounková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 650, pp.A72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regions of interest on Ganymede's and Callisto's surfaces as potential targets for ESA's JUICE mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kersten</w:t>
+                <w:t xml:space="preserve">Short lifespans of serpentinization in the rocky core of Enceladus: Implications for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zandanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105324⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 364, pp.114461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358154v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice giant system exploration within ESA’s Voyage 2050</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">Regions of interest on Ganymede's and Callisto's surfaces as potential targets for ESA's JUICE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-D. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kersten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09759-z⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.105324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358187v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Interior Structure and Dynamics After the Cassini-Huygens Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klára Kalousová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Earth and Planetary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (1), pp.579-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-earth-072920-052847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative study of methane-nitrogen mixed clathrates using gas chromatography and Raman spectroscopy for their detection in icy surfaces of the outer solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nna-Mvondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.114182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recipe for the Geophysical Exploration of Enceladus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Keane</w:t>
+                <w:t xml:space="preserve">Ice giant system exploration within ESA’s Voyage 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravit Helled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ac06d2⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09759-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468856v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-Ocean Exchange Processes in the Jovian and Saturnian Satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Goodman</w:t>
+                <w:t xml:space="preserve">A Recipe for the Geophysical Exploration of Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ermakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castillo-Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00706-6⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ac06d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006542v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics of Enceladus’ South Pole: Block rotation of the Tiger Stripes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Cooling patterns in rotating thin spherical shells — Application to Titan's subsurface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Terra-Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006471⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009906v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometrically-corrected global infrared mosaics of Enceladus: New implications for its spectral diversity and geological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 349, pp.113848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling patterns in rotating thin spherical shells — Application to Titan's subsurface ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Tectonics of Enceladus’ South Pole: Block rotation of the Tiger Stripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cianfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Salvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371953v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid tidal friction in multi-layer planets: Application to Earth, Venus, a Super Earth and the TRAPPIST-1 planets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mathis</w:t>
+                <w:t xml:space="preserve">Ice-Ocean Exchange Processes in the Jovian and Saturnian Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Soderlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Buffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Glein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038204⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00706-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429250v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Ocean Worlds with High-Pressure Ices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
+                <w:t xml:space="preserve">Solid tidal friction in multi-layer planets: Application to Earth, Venus, a Super Earth and the TRAPPIST-1 planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve Vance</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0633-7⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556484v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ravit Helled</w:t>
+                <w:t xml:space="preserve">Large Ocean Worlds with High-Pressure Ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Roussos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969438v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of heat transfer in stagnant lid convection for the outer shell of icy moons: Influence of rheology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravit Helled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113448⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491616v1</w:t>
+                <w:t xml:space="preserve">hal-02969438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal response of rocky and ice-rich exoplanets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of heat transfer in stagnant lid convection for the outer shell of icy moons: Influence of rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besserer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935297⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338, pp.113448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368296v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Cassini Division -II. Possible histories of Mimas and Enceladus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tidal response of rocky and ice-rich exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz445⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.A70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352280v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of Enceladus’ uneven ice shell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+                <w:t xml:space="preserve">Formation of the Cassini Division -II. Possible histories of Mimas and Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Baillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 319, pp.476-484. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (2), pp.2947 - 2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356394v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation in Enceladus' uneven, fractured ice shell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Long-term stability of Enceladus’ uneven ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Souček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Hron</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 328, pp.218-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 319, pp.476-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356372v1</w:t>
+                <w:t xml:space="preserve">hal-02356394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Cassini Division -I. Shaping the rings by Mimas inward migration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+                <w:t xml:space="preserve">Tidal dissipation in Enceladus' uneven, fractured ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Hron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz548⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 328, pp.218-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361684v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and the Interior Structure of Terrestrial Planets and Icy Bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. C Rubie</w:t>
+                <w:t xml:space="preserve">Formation of the Cassini Division -I. Shaping the rings by Mimas inward migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Baillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Noyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. D Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0473-x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486, pp.2933 - 2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907486v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Titan’s long-wavelength topography contain information about subsurface ocean dynamics?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+                <w:t xml:space="preserve">Water and the Interior Structure of Terrestrial Planets and Icy Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C Rubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 310, pp.149-164. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0473-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356423v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular organic compounds from the depths of Enceladus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Does Titan’s long-wavelength topography contain information about subsurface ocean dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kvorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0246-4⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356421v1</w:t>
+                <w:t xml:space="preserve">hal-02356423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the global water ocean on the evolution of Titan’s primitive atmosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macromolecular organic compounds from the depths of Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozair Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Glein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.048⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558 (7711), pp.564-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0246-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368307v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the global water ocean on the evolution of Titan’s primitive atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Marounina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01636074v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Soderblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731620⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797175v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01636074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase convection in Ganymede’s high-pressure ice layer — Implications for its geological evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 299, pp.133-147. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.id.A86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356426v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Investigations of Habitability in Ice-Covered Ocean Worlds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-phase convection in Ganymede’s high-pressure ice layer — Implications for its geological evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JE005341⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 299, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556504v1</w:t>
+                <w:t xml:space="preserve">hal-02356426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">Geophysical Investigations of Habitability in Ice-Covered Ocean Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Vance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Bills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.180-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01499557v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal constraints on the interior of Venus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+                <w:t xml:space="preserve">Viscoelastic relaxation of Enceladus’s ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Rambaux</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005249⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481364v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic relaxation of Enceladus’s ice shell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Běhounková</w:t>
+                <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.03.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556524v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+                <w:t xml:space="preserve">Tidal constraints on the interior of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rambaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.1338-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491039v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering prolonged hydrothermal activity inside Enceladus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (12), pp.841-847. </w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0289-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556518v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01499557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Choblet</w:t>
+                <w:t xml:space="preserve">Powering prolonged hydrothermal activity inside Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), pp.841-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356427v1</w:t>
+                <w:t xml:space="preserve">hal-02556518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 285, pp.252-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377142v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of large impacts on Enceladus’ core shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 264, pp.300 - 310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water generation and transport below Europa's strike-slip faults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (12), pp.2444-2462. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JE005188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556533v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceladus's internal ocean and ice shell constrained from Cassini gravity, shape, and libration data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Water generation and transport below Europa's strike-slip faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (12), pp.2444-2462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556541v1</w:t>
+                <w:t xml:space="preserve">hal-02556533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Enceladus's internal ocean and ice shell constrained from Cassini gravity, shape, and libration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Van hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (11), pp.5653-5660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142028v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despinning and shape evolution of Saturn’s moon Iapetus triggered by a giant impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Kuchta</w:t>
+                <w:t xml:space="preserve">Giant impacts, heterogeneous mantle heating and a past hemispheric dynamo on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02556565v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceladus' hot springs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Despinning and shape evolution of Saturn’s moon Iapetus triggered by a giant impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252, pp.454-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/519162a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enceladus' hot springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-015-0056-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 519 (7542), pp.162-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/519162a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635999v1</w:t>
+                <w:t xml:space="preserve">hal-02556567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of water plume eruptions on Enceladus explained by interior viscosity structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Towards more realistic core-mantle boundary heat flux patterns: a source of diversity in planetary dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Porco</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO2475⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-015-0056-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556557v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan’s atmosphere during the Late Heavy Bombardment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Marounina</w:t>
+                <w:t xml:space="preserve">Timing of water plume eruptions on Enceladus explained by interior viscosity structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 257, pp.324-335. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.601-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172389v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Titan’s atmosphere during the Late Heavy Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Marounina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Raulin</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 257, pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657830v1</w:t>
+                <w:t xml:space="preserve">hal-01172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of methane hydrates dissociation up to 5GPa: Implications for Titan’s interior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan’s internal structure inferred from its gravity field, shape, and rotation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Baland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556585v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's past and future: 3D modeling of a pure nitrogen atmosphere and geological implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Forget</w:t>
+                <w:t xml:space="preserve">Ice melting and downward transport of meltwater by two-phase flow in Europa's ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Souček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Wordsworth</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.532-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JE004563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088884v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan’s internal structure inferred from its gravity field, shape, and rotation state</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of methane hydrates dissociation up to 5GPa: Implications for Titan’s interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 229, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556576v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice melting and downward transport of meltwater by two-phase flow in Europa's ice shell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Souček</w:t>
+                <w:t xml:space="preserve">Titan's past and future: 3D modeling of a pure nitrogen atmosphere and geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wordsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JE004563⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241 (october), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02556607v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can large icy moons accrete undifferentiated?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.041⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.59 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636068v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape, topography, gravity anomalies and tidal deformation of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Meriggiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachele Meriggiola</w:t>
+                <w:t xml:space="preserve">Alex Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 236, pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of Titan’s outer icy shell constrained from Cassini data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Lefevre</w:t>
+                <w:t xml:space="preserve">Can large icy moons accrete undifferentiated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 237, pp.16-28. </w:t>
+              <w:t xml:space="preserve">, 2014, 237, pp.377-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02556571v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The science case for an orbital mission to Uranus: Exploring the origins and evolution of ice giant planets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and dynamics of Titan’s outer icy shell constrained from Cassini data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059416v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exploration of Titan with an orbiter and a lake probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luciano Iess</w:t>
+                <w:t xml:space="preserve">The science case for an orbital mission to Uranus: Exploring the origins and evolution of ice giant planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Agnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 104, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 104, part A, pp.122-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01281964v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of tidal heating on the onset of convection in Enceladus’s ice shell</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The exploration of Titan with an orbiter and a lake probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex G. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Iess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.06.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557074v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01281964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria in the H2O–CO2 system between 250–330K and 0–1.7GPa: Stability of the CO2 hydrates and H2O-ice VI at CO2 saturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of tidal heating on the onset of convection in Enceladus’s ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (1), pp.898-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556620v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a weak south pole on thermal convection in Enceladus’ ice shell</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase equilibria in the H2O–CO2 system between 250–330K and 0–1.7GPa: Stability of the CO2 hydrates and H2O-ice VI at CO2 saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.322-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557097v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory infrared reflection spectrum of carbon dioxide clathrate hydrates for astrophysical remote sensing applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of a weak south pole on thermal convection in Enceladus’ ice shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Showman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 221 (2), pp.900-910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.320-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557078v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation of Titan's north polar cloud at northern spring equinox</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Griffith</w:t>
+                <w:t xml:space="preserve">Laboratory infrared reflection spectrum of carbon dioxide clathrate hydrates for astrophysical remote sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.04.006⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (2), pp.900-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657797v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Dissipation of Titan's north polar cloud at northern spring equinox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.86 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735463v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+                <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (2), pp.788-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629831v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally-induced melting events as the origin of south-pole activity on Enceladus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher S. Arridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig B. Agnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.03.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557091v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRONG TIDAL DISSIPATION IN SATURN AND CONSTRAINTS ON ENCELADUS' THERMAL STATE FROM ASTROMETRY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tidally-induced melting events as the origin of south-pole activity on Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Běhounková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Čadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/752/1/14⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (2), pp.655-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123928v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Bulk Composition Constrained by Cassini-Huygens: Implication for Internal Outgassing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STRONG TIDAL DISSIPATION IN SATURN AND CONSTRAINTS ON ENCELADUS' THERMAL STATE FROM ASTROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Karatekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 752, pp.125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/752/2/125⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 752 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/752/1/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709146v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion of Saturn's mid-sized moons during the viscous spreading of young massive rings: Solving the paradox of silicate-poor rings versus silicate-rich moons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's Bulk Composition Constrained by Cassini-Huygens: Implication for Internal Outgassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 752, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/752/2/125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785065v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally induced thermal runaways on extrasolar earths : impact on habitability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accretion of Saturn's mid-sized moons during the viscous spreading of young massive rings: Solving the paradox of silicate-poor rings versus silicate-rich moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Castillo-Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/728/2/89⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 216, pp.535-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588215v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of icy satellites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tidally induced thermal runaways on extrasolar earths : impact on habitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behounkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 728 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/728/2/89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558381v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Icy Satellites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of icy satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matson D. L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Schubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W. B. Mckinnon</w:t>
+                <w:t xml:space="preserve">Mckinnon W. B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 153, pp.447-484. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 153 (1-4), pp.447-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03743069v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface, subsurface and atmosphere exchanges on the satellites of the outer Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurford T.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopes R. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (1-4), pp.375-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-010-9641-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling mantle convection and tidal dissipation: applications to Enceladus and Earth-like planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behounkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.E09011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JE003564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+                <w:t xml:space="preserve">Evolution of Icy Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis L. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Mckinnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153, pp.447-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9635-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729635v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Deit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Choukroun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00488882v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Rotation, Orbital States, Energy Sources, and Heat Transport for Internal Processes in Icy Satellites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9636-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785694v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Implications of Rotation, Orbital States, Energy Sources, and Heat Transport for Internal Processes in Icy Satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis L. Matson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153, pp.317-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9636-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489735v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.K. Dougherty</w:t>
+                <w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (2), pp.959-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363330v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
+                <w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil K. Atreya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Balint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.893-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9103-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489755v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+                <w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1889), pp.617-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801646v1</w:t>
+                <w:t xml:space="preserve">hal-00489755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global circulation as the main source of cloud activity on Titan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367, pp.617-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NATURE08014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00399899v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The orbital-thermal evolution and global expansion of Ganymede</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Showman A. P.</w:t>
+                <w:t xml:space="preserve">Global circulation as the main source of cloud activity on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin H. Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.11.016⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 459 (7247), pp.678-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NATURE08014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404941v1</w:t>
+                <w:t xml:space="preserve">hal-00399899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid tidal friction above a liquid water reservoir as the origin of the South Pole Hotspot on Enceladus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The orbital-thermal evolution and global expansion of Ganymede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bland M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Showman A. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 196, pp.642-652. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 200 (1), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.03.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324095v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and interpretation of Sinlap crater on Titan using Cassini VIMS and RADAR data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid tidal friction above a liquid water reservoir as the origin of the South Pole Hotspot on Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007je002965⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196, pp.642-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657639v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the carbon abundance in Saturn measured by Cassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.1103-1111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.PSS.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Hidden Ocean</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping and interpretation of Sinlap crater on Titan using Cassini VIMS and RADAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 319, pp.1629-1630. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (E4), pp.E04003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/Science.1155964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007je002965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267133v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of Ganymede's magnetic field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Showman A. P.</w:t>
+                <w:t xml:space="preserve">Titan's Hidden Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319, pp.1629-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/Science.1155964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324098v1</w:t>
+                <w:t xml:space="preserve">hal-00267133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic outgassing as the origin of atmospheric methane on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The production of Ganymede's magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bland M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Showman A. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 440, pp.61-64</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112804v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t>
+                <w:t xml:space="preserve">Episodic outgassing as the origin of atmospheric methane on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine Jl.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116071v1</w:t>
+                <w:t xml:space="preserve">hal-00112804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t>
+                <w:t xml:space="preserve">Tidal dissipation within large icy satellites : Applications to Europa and Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
+              <w:t xml:space="preserve">, 2005, 177, pp.534-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116069v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Io's and Jupiter's tidal dissipation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine Jl.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 179, pp.485-489. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.07.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03724109v1</w:t>
+                <w:t xml:space="preserve">hal-00116069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and dynamics of the large icy satellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+                <w:t xml:space="preserve">New constraints on Io's and Jupiter's tidal dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 179, pp.485-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2005.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118863v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally heated convection : Constraints on Europa's ice shell thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal structure and dynamics of the large icy satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.769-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JE002099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00119050v1</w:t>
+                <w:t xml:space="preserve">hal-00118863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the winter polar wave clouds observed by MGS Mars Orbiter Laser Altimeter</w:t>
+                <w:t xml:space="preserve">Tidally heated convection : Constraints on Europa's ice shell thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lott</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (E11), pp.5124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JE002099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119053v1</w:t>
+                <w:t xml:space="preserve">hal-00119050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical Simulation of the winter polar wave clouds observed by MGS Mars Orbiter Laser Altimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 164, pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Europa : Tidal heating of upwelling thermal plumes and the origin of lenticulae and chaos melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head Jw.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (8), pp.74-1 74-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001gl013844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14984,205 +15118,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tides and tidal heating on Europa - Europa after Galileo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The University of Arizona Press; Tucson; AZ. Pappalardo, McKinnon, Khurana, pp.85-118, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planétologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod eds, pp.374, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15192,613 +15326,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Exploration of Enceladus and Other Saturnian Moons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enceladus and the Icy Moons of Saturn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Arizona Press, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2458/azu_uapress_9780816537075-ch022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origin and Evolution of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan: Surface, Atmosphere and Magnetosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ontario Lacus lake on Titan compared to the Etosha Pan lake in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Portal of European Space Agency, Cassini-Huygens website</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and evolution of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevenson D. J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan from Cassini-Huygens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 35-60, chapter 3, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de Saturne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Astronomique de France, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId528"/>
+      <w:footerReference w:type="default" r:id="rId530"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15945,51 +16079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurnosov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa Ballaran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kihoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01136-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cooper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06975-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Musseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Craft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathbun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01036-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Sou&#269;ek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lanzend&#246;rfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51677-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04244311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kvorka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Musseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra-Nova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426143v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#268;adek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09808-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebonnois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Lorenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Flamini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09772-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Zandanel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roddatis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01613-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kervazo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114737" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zandanel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114461" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Melwani Daswani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039433" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09759-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-072920-052847" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ermakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Roa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac06d2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goodman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00706-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009906v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006471" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113848" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113509" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556484v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0633-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Harel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz445" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.10.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailli&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz548" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907486v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Golabek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C Rubie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D Young" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0473-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356421v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozair Khawaja" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Abel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0246-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556504v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005341" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005249" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.03.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0289-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.034" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005188" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556541v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Van&#160;hoolst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068634" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556565v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kuchta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.02.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H7J7S2B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/519162a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Porco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.07.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556576v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004563" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXM1VLXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636068v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556580v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Meriggiola" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lefevre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.03.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556571v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFKPD1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01281964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fanchini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G. Hayes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.07.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KCT2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557074v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.06.033" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCNCSC7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557097v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Han" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Showman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0ZK9G2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657797v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffith" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.04.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9254GW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.03.024" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9696PN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/2/125" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785065v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dones" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.09.017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/728/2/89" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson D. L." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckinnon W. B." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743069v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis L. Matson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9635-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN1XB0D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588063v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giese" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurford T.A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes R. M." TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9641-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR8153P0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003564" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F6440CC6F95198C2CF4303819B88361FC31440/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785694v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9636-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-466HSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399899v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08014" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404941v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bland M. T." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showman A. P." TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.11.016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQTHZR7Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324095v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.03.008" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCSL80PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657639v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janssen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007je002965" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335582v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.02.007" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T13RVBRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267133v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1155964" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324098v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112804v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724109v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.07.017" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T757J5QR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118863v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119050v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002099" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119053v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lott" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119116v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head Jw." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013844" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489741v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wahr" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392209v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816537075-ch022" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636060v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488972v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson D. J." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120189v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05311095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jabaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurnosov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa Ballaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119478" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kihoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Choblet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej &#268;adek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Por&#281;ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Cataldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ranieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nyqs-t5bz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auclair-Desrotour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01136-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Becq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02490-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cooper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06975-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Musseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Sou&#269;ek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lanzend&#246;rfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51677-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Craft" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rathbun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01036-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04244311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kvorka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Musseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Terra-Nova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115232" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Flamini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09772-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426143v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej &#268;adek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09808-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebonnois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Lorenz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Zandanel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roddatis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01613-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kervazo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114737" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Melwani Daswani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl090077" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039433" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zandanel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114461" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-earth-072920-052847" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09759-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ermakov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Roa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac06d2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113509" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robidel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113848" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009906v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006471" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Glein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Goodman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00706-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556484v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Vance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0633-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Harel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besserer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113448" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352280v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noyelles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz445" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.10.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Hron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailli&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noyelles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz548" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J Golabek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C Rubie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D Young" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0473-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozair Khawaja" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Abel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0246-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vance" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cammarano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bills" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005341" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.03.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005249" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556518v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0289-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637425v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.034" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005188" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Van&#160;hoolst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068634" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.12.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kuchta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.02.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H7J7S2B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556567v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/519162a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-015-0056-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556557v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Porco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2475" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556576v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004563" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXM1VLXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088884v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.07.009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556580v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Meriggiola" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lefevre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.03.018" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636068v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.041" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556571v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFKPD1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01281964v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fanchini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G. Hayes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.07.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KCT2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557074v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.06.033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCNCSC7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557097v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Han" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Showman" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0ZK9G2W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657797v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rannou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffith" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.04.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9254GW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557091v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.03.024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF9696PN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709146v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/2/125" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785065v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crida" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Dones" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.09.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behounkova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/728/2/89" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558381v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matson D. L." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckinnon W. B." TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588063v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giese" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurford T.A." TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes R. M." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9641-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BR8153P0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558297v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003564" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F6440CC6F95198C2CF4303819B88361FC31440/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743069v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis L. Matson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Mckinnon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9635-1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN1XB0D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785694v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9636-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-466HSH3S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399899v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08014" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404941v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bland M. T." TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showman A. P." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.11.016" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQTHZR7Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324095v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.03.008" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCSL80PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335582v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSS.2008.02.007" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T13RVBRL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657639v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janssen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007je002965" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267133v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.1155964" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324098v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112804v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116071v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724109v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.07.017" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T757J5QR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118863v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119050v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002099" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119053v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lott" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119116v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Head Jw." TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013844" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489741v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wahr" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392209v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_uapress_9780816537075-ch022" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636060v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488972v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson D. J." TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120189v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>