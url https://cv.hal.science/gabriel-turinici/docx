--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Turinici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2713-006X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15090519X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une liste de ms publications referenciées dans HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime-aware time weighting for physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.116858. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2025.116858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber-energy measure quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10540-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order universal portfolios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decisions in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10203-025-00535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of recovery rate heterogeneity in achieving herd immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.1171-1179. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40574-025-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model free collision aggregation for the computation of escape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (5), pp.2061-2077. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2024072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantization Monte Carlo method for solving radiative transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329, pp.109178. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of Value at Risk through generative neural network models : the case of the Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102192. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cell-based population control of Monte Carlo particles for the global variance reduction for transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.111373. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 adaptive humoral immunity models: weakly neutralizing versus antibody-disease enhancement scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pagani-Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radon Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.294-305. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes & Algorithmes: Menace ou Opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeas Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4264371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new transmission route for the propagation of the SARS-CoV-2 coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Patrick Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.02.14.20022939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (2), pp.177-209. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity after COVID-19: protection or sensitization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.108499. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing of New Products in Competitive Markets: A Mean-Field Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chenavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-020-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact rate epidemic control of COVID-19: an equilibrium view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of epidemic models: accommodating constraints from empirical and clinical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the "Alexandru Ioan Cuza" University of Iasi, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXVI (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.12.15.20248249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic learning control of inhomogeneous quantum ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.053403. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.053403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149374v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash-MFG equilibrium in a SIR model with time dependent newborn vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerche di matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Demographic and temporal heterogeneity in infectious disease epidemiology, 67 (1), pp.227--246. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11587-018-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal individual strategies for influenza vaccines with imperfect efficacy and durability of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order in time schemes for gradient flows in Wasserstein and geodesic metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hamiltonian and dipole moment identification in presence of large control perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1129 - 1143. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2016026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068969v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metric gradient flows with state dependent functionals: the Nash-MFG equilibrium flows and their numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (December 2017), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of the Generalized Empirical Interpolation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1713-1731. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140978843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification in presence of large control field perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (49), pp.495301. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/49/49/495301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimal vaccination in the SIR model: properties of the value function and application to cost-effectiveness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 263, pp.180-197. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liquidity Regimes and the Prepayment Option of a Corporate Loan in the Finite Horizon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Credit Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010493615500026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual vaccination as Nash equilibrium in a SIR model with application to the 2009-10 Influenza A(H1N1) epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (10), pp.1955-1984. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100579v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble controllability and discrimination of perturbed bilinear control systems on connected, simple, compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866229v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepayment option of a perpetual corporate loan: the impact of the funding costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (04), pp.1450028. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024914500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of an Equilibrium for Lower Semicontinuous Information Acquisition Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.268427. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/268427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability Analysis of Quantum Systems Immersed within an Engineered Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10910-013-0163-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696546v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of the Prepayment Option of a Perpetual Corporate Loan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.960789. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/960789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653041v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidity generated by heterogeneous beliefs and costly estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.349 - 361. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638966v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification through enhanced observability utilizing quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Leghtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (10), pp.2679 - 2683. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2190209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical points of the optimal quantum control landscape: a propagator approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak-San Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-012-9677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monotonic method for solving nonlinear optimal control problems with concave dependence on the state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.551--562. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.562548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335297v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Toolkit method for the time-dependent Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), p. 111-136. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-010-9450-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403798v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le laser transforme les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-polarization quantum control of rotational motion through dipole coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.105303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of mean field equilibria in economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Lachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3AS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.567-588. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202510004349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothing monotonic convergent optimal control algorithm for NMR pulse sequence design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Maximov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chr. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.084107. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3328783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems with spectral constraints on the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.063411. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector Space Optimization in Quantum Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.171 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust recovery of the risk neutral probability density from option prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Ann. “Al I Cuza” Univ. Iasi – Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LVI (1), pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control design by Lyapunov trajectory tracking for dipole and polarizability coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, 105034 (22p)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of local volatility using the local and implied instantaneous variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems under a nonlinear interaction with the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.023408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable toolkit method in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.362001-362011. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/36/362001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local volatility calibration using an adjoint proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic and Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parareal in time control for quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2468-2482. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050647086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for solving quantum optimal control problems described by an integrodifferential equation of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Teranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parasite vector-host epidemic model for TSE propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen-Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Ki Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Kit Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.BR59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification for quantum systems : well posedness and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.378-395. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling quantum dynamics regardless of laser beam spatial profile and molecular orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (4), pp.043409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop identification protocol (clip) for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.7755-7762. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056189o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonic time-discretized schemes in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103, pp.323-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between the local tracking procedures and monotonic schemes in quantum optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (7), pp.074102. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2170085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time averaging for integrable Hamiltonian dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (2), pp.211--232. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-005-0599-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal molecular alignment and orientation through rotational ladder climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude M. Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (14), pp.144310. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2049270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of bilinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.1987-1994. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2005.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference trajectory tracking for locally designed coherent quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (11), pp.2631-7. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0472461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally controlling the internal dynamics of a randomly oriented ensemble of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (6), pp.063412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.063412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (21), pp.10346-55. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1794611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms for the laboratory discovery of optimal quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.016704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity analysis of controlled quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatio Sola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.052507. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.052507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized monotonically convergent algorithms for solving quantum optimal control problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (12), pp.5509-17. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1650297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratically convergent algorithm for fractional occupation numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Kudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Scuseria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118, pp.5364. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1555125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Discrimination of Multiple Quantum Systems: Controllability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 137 (1), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error bars and quadratically convergent methods for the numerical simulation of the Hartree-Fock equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (4), pp.739-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations of monotonically convergent quantum control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (18), pp.8191-8196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double epidemic model for the SARS propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-3-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel in time algorithms for quantum control: the parareal time discretization scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (3), pp.223--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefunction controllability in quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2565--2576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel-in-time molecular-dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Baffico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.057701. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.057701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parareal in time procedure for the control of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (4), pp.387 - 392. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global a priori convergence theory for reduced-basis approximations of single-parameter symmetric coercive elliptic partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced Basis Approaches in ab initio Electronic Structure Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015150025426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Convergence Theory for Reduced-Basis Approximations of Single-Parametric Elliptic Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Dynamic Discrimination of Similar Molecules Through Quantum Learning Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (33), pp.8125-8131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Wave Function Controllability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 267 (1-3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Adiabatic Variable Method for the Approximation of the Nuclear Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.779-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Real-Time Solution of Parametrized Partial Differential Equations: Reduced-Basis Output Bound Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios V. Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 124 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1448332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'EDP par un schéma en temps &amp;lt; pararéel &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (7), pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôlabilité exacte de la population des états propres dans les systèmes quantiques bilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (4), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00152-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la méthode des variables adiabatiques pour l'approximation de l'hamiltonien nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximation method for the solution of a differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orest Iftime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Al. I. Cuza Iasi, Ser. Noua, Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (1), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperstructures associated to a connected graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Ovidius Constanta, Ser. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a L2 Regularized Policy Gradient Algorithm for the Multi Armed Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ştefana-Lucia Aniţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.407-422, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal time sampling in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer for Time Series: An Application to the S&amp;P500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Future of Information and Communication Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.19, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84460-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Conditional Measure Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ponta Delgada, Portugal. pp.343-354, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53036-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using LLMs techniques for Time Series Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan 6th Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP Morgan, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in deep generative models and generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Machine Learning, Optimization, and Data Science, LOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grasmere, United Kingdom. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53966-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few key issues in finance that machine learning is helping solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Runge-Kutta methods and adaptive SGD-G2 stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.8220-8227, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence dynamics of Generative Adversarial Networks: the dual metric flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADL 2020 : Workshop on Computational Aspects of Deep Learning - ICPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.619-634, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68763-2_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Generalized Empirical Interpolation Method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Sampling Theory and Applications (SampTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bremen, Germany, Germany. pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797271v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control through operators for quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular constant control trajectories and transition degeneracies in a closed 4-level quantum system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49TH IEEE CONFERENCE ON DECISION AND CONTROL (CDC), Atlanta 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta (GA), United States. pp.5444-5449, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-theoretic framework for a quasi-Newton local volatility surface inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crete, Greece. pp.254-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-currency smile calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of Schrödinger equation:beyond the dipole approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IASTED International Conference on Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bilinear controllability : applications to quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control of Coupled Systems of PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Oberwolfach, Germany. pp.293-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Molecular orientation and alignement by monotonic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.64--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for locally constraint quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between local tracking procedures and monotonic algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC '05 - Proceedings of the 44th IEEE Conference on Decision and Control, and the European Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.8203-8208, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretely monotonically convergent algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHMNLC03 IFAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for bounded quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagrangian and Hamiltonian Methods in Nonlinear Control 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient numerical approaches for quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Control: mathematical and numerical challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montreal, Canada. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Quantum Dynamics: Concepts, Procedures and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Chemistry, Special Volume (C. Le Bris Editor) of Handbook of Numerical Analysis, vol X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.833-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced--Basis Output Bound Methods for Parametrized Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SMA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saarbrücken, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in time approach for quantum control: the parareal algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable quantities for bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sydney, Australia. pp.1364-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science face à la pandémie : focalisation ou dispersion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 | Regards croisés sur la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6349298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium in an individual - societal SIR vaccination model in presence of discounting and finite vaccination capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viorel Barbu, Cătălin Lefter, Ioan I. Vrabie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Differential Equations, Control Theory and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201 - 214, 2016, 978-9813142855. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813142862_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubature on C^1 space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristian Bredies, Christian Clason, Karl Kunisch, Gregory Winckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Optimization with PDE Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Basel, pp.159-172, 2013, International Series of Numerical Mathematics, 978-3-0348-0630-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-0631-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité International des Jeux Mathématiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Chimie Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International des Jeux Mathématiques, pp.35-39, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS Case Study: An Alarm Clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Tibayrenc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Infectious Diseases: Modern Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., Hoboken, NJ, USA., pp.151-162, 2006, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470114209.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parareal in Time Iterative Solver: a Further Direction to Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barth, Timothy J. and Griebel, Michael and Keyes, David E. and Nieminen, Risto M. and Roose, Dirk and Schlick, Tamar and Kornhuber, Ralf and Hoppe, Ronald and Périaux, Jacques and Pironneau, Olivier and Widlund, Olof and Xu, Jinchao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.441-448, 2005, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26825-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the controllability of bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Defranceschi and C. Le Bris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical models and methods for ab initio Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-92, 2000, Lecture Notes in Chemistry vol. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640217v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes &amp; Algorithms: Threat or Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Forgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Club Praxis. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence entre les procedures de «local tracking» et les algorithmes monotoniques en contrôle quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5564, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5435, INRIA. 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by MD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4875, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des méthodes numériques de simulation et contrôle en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et simulations numériques en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Turinici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2713-006X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15090519X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une liste de ms publications referenciées dans HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime-aware time weighting for physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.116858. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2025.116858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onflow: a model free, online portfolio allocation algorithm robust to transaction fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10436-026-00480-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order universal portfolios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decisions in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10203-025-00535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber-energy measure quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10540-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of recovery rate heterogeneity in achieving herd immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.1171-1179. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40574-025-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model free collision aggregation for the computation of escape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (5), pp.2061-2077. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2024072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantization Monte Carlo method for solving radiative transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329, pp.109178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of Value at Risk through generative neural network models : the case of the Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 adaptive humoral immunity models: weakly neutralizing versus antibody-disease enhancement scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pagani-Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cell-based population control of Monte Carlo particles for the global variance reduction for transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.111373. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radon Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.294-305. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes & Algorithmes: Menace ou Opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeas Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4264371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new transmission route for the propagation of the SARS-CoV-2 coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Patrick Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.02.14.20022939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (2), pp.177-209. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity after COVID-19: protection or sensitization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.108499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing of New Products in Competitive Markets: A Mean-Field Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chenavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-020-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact rate epidemic control of COVID-19: an equilibrium view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15, pp.35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of epidemic models: accommodating constraints from empirical and clinical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the "Alexandru Ioan Cuza" University of Iasi, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXVI (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.12.15.20248249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic learning control of inhomogeneous quantum ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.053403. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.053403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149374v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash-MFG equilibrium in a SIR model with time dependent newborn vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerche di matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Demographic and temporal heterogeneity in infectious disease epidemiology, 67 (1), pp.227--246. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11587-018-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal individual strategies for influenza vaccines with imperfect efficacy and durability of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order in time schemes for gradient flows in Wasserstein and geodesic metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hamiltonian and dipole moment identification in presence of large control perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1129 - 1143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2016026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068969v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metric gradient flows with state dependent functionals: the Nash-MFG equilibrium flows and their numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (December 2017), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of the Generalized Empirical Interpolation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1713-1731. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140978843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification in presence of large control field perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (49), pp.495301. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/49/49/495301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimal vaccination in the SIR model: properties of the value function and application to cost-effectiveness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 263, pp.180-197. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liquidity Regimes and the Prepayment Option of a Corporate Loan in the Finite Horizon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Credit Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010493615500026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual vaccination as Nash equilibrium in a SIR model with application to the 2009-10 Influenza A(H1N1) epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (10), pp.1955-1984. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100579v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble controllability and discrimination of perturbed bilinear control systems on connected, simple, compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866229v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepayment option of a perpetual corporate loan: the impact of the funding costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (04), pp.1450028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024914500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of an Equilibrium for Lower Semicontinuous Information Acquisition Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.268427. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/268427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability Analysis of Quantum Systems Immersed within an Engineered Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10910-013-0163-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696546v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of the Prepayment Option of a Perpetual Corporate Loan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.960789. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/960789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653041v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidity generated by heterogeneous beliefs and costly estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.349 - 361. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638966v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification through enhanced observability utilizing quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Leghtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (10), pp.2679 - 2683. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2190209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical points of the optimal quantum control landscape: a propagator approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak-San Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-012-9677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monotonic method for solving nonlinear optimal control problems with concave dependence on the state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.551--562. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.562548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335297v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Toolkit method for the time-dependent Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), p. 111-136. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-010-9450-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403798v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le laser transforme les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-polarization quantum control of rotational motion through dipole coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.105303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of mean field equilibria in economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Lachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3AS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.567-588. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202510004349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothing monotonic convergent optimal control algorithm for NMR pulse sequence design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Maximov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chr. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.084107. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3328783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems with spectral constraints on the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.063411. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector Space Optimization in Quantum Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.171 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust recovery of the risk neutral probability density from option prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Ann. “Al I Cuza” Univ. Iasi – Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LVI (1), pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control design by Lyapunov trajectory tracking for dipole and polarizability coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, 105034 (22p)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of local volatility using the local and implied instantaneous variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems under a nonlinear interaction with the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.023408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable toolkit method in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.362001-362011. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/36/362001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local volatility calibration using an adjoint proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic and Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parareal in time control for quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2468-2482. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050647086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for solving quantum optimal control problems described by an integrodifferential equation of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Teranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parasite vector-host epidemic model for TSE propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen-Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Ki Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Kit Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.BR59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification for quantum systems : well posedness and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.378-395. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling quantum dynamics regardless of laser beam spatial profile and molecular orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (4), pp.043409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop identification protocol (clip) for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.7755-7762. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056189o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonic time-discretized schemes in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103, pp.323-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between the local tracking procedures and monotonic schemes in quantum optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (7), pp.074102. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2170085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time averaging for integrable Hamiltonian dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (2), pp.211--232. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-005-0599-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal molecular alignment and orientation through rotational ladder climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude M. Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (14), pp.144310. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2049270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of bilinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.1987-1994. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2005.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference trajectory tracking for locally designed coherent quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (11), pp.2631-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0472461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally controlling the internal dynamics of a randomly oriented ensemble of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (6), pp.063412. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.063412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (21), pp.10346-55. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1794611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms for the laboratory discovery of optimal quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.016704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity analysis of controlled quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatio Sola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.052507. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.052507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized monotonically convergent algorithms for solving quantum optimal control problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (12), pp.5509-17. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1650297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratically convergent algorithm for fractional occupation numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Kudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Scuseria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118, pp.5364. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1555125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Discrimination of Multiple Quantum Systems: Controllability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 137 (1), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error bars and quadratically convergent methods for the numerical simulation of the Hartree-Fock equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (4), pp.739-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations of monotonically convergent quantum control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (18), pp.8191-8196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel in time algorithms for quantum control: the parareal time discretization scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (3), pp.223--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double epidemic model for the SARS propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-3-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefunction controllability in quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2565--2576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel-in-time molecular-dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Baffico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.057701. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.057701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parareal in time procedure for the control of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (4), pp.387 - 392. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global a priori convergence theory for reduced-basis approximations of single-parameter symmetric coercive elliptic partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced Basis Approaches in ab initio Electronic Structure Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015150025426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Convergence Theory for Reduced-Basis Approximations of Single-Parametric Elliptic Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Dynamic Discrimination of Similar Molecules Through Quantum Learning Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (33), pp.8125-8131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Wave Function Controllability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 267 (1-3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Adiabatic Variable Method for the Approximation of the Nuclear Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.779-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Real-Time Solution of Parametrized Partial Differential Equations: Reduced-Basis Output Bound Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios V. Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 124 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1448332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'EDP par un schéma en temps &amp;lt; pararéel &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (7), pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôlabilité exacte de la population des états propres dans les systèmes quantiques bilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (4), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00152-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la méthode des variables adiabatiques pour l'approximation de l'hamiltonien nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximation method for the solution of a differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orest Iftime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Al. I. Cuza Iasi, Ser. Noua, Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (1), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperstructures associated to a connected graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Ovidius Constanta, Ser. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a L2 Regularized Policy Gradient Algorithm for the Multi Armed Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ştefana-Lucia Aniţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.407-422, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal time sampling in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer for Time Series: An Application to the S&amp;P500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Future of Information and Communication Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.19, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84460-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Conditional Measure Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ponta Delgada, Portugal. pp.343-354, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53036-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using LLMs techniques for Time Series Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan 6th Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP Morgan, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in deep generative models and generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Machine Learning, Optimization, and Data Science, LOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grasmere, United Kingdom. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53966-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few key issues in finance that machine learning is helping solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Runge-Kutta methods and adaptive SGD-G2 stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.8220-8227, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence dynamics of Generative Adversarial Networks: the dual metric flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADL 2020 : Workshop on Computational Aspects of Deep Learning - ICPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.619-634, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68763-2_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Generalized Empirical Interpolation Method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Sampling Theory and Applications (SampTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bremen, Germany, Germany. pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797271v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control through operators for quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular constant control trajectories and transition degeneracies in a closed 4-level quantum system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49TH IEEE CONFERENCE ON DECISION AND CONTROL (CDC), Atlanta 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta (GA), United States. pp.5444-5449, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-theoretic framework for a quasi-Newton local volatility surface inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crete, Greece. pp.254-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-currency smile calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of Schrödinger equation:beyond the dipole approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IASTED International Conference on Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bilinear controllability : applications to quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control of Coupled Systems of PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Oberwolfach, Germany. pp.293-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Molecular orientation and alignement by monotonic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.64--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for locally constraint quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between local tracking procedures and monotonic algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC '05 - Proceedings of the 44th IEEE Conference on Decision and Control, and the European Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.8203-8208, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretely monotonically convergent algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHMNLC03 IFAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient numerical approaches for quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Control: mathematical and numerical challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montreal, Canada. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for bounded quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagrangian and Hamiltonian Methods in Nonlinear Control 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Quantum Dynamics: Concepts, Procedures and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Chemistry, Special Volume (C. Le Bris Editor) of Handbook of Numerical Analysis, vol X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.833-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced--Basis Output Bound Methods for Parametrized Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SMA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saarbrücken, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in time approach for quantum control: the parareal algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable quantities for bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sydney, Australia. pp.1364-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science face à la pandémie : focalisation ou dispersion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 | Regards croisés sur la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6349298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium in an individual - societal SIR vaccination model in presence of discounting and finite vaccination capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viorel Barbu, Cătălin Lefter, Ioan I. Vrabie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Differential Equations, Control Theory and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201 - 214, 2016, 978-9813142855. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813142862_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubature on C^1 space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristian Bredies, Christian Clason, Karl Kunisch, Gregory Winckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Optimization with PDE Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Basel, pp.159-172, 2013, International Series of Numerical Mathematics, 978-3-0348-0630-5. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-0631-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité International des Jeux Mathématiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Chimie Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International des Jeux Mathématiques, pp.35-39, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS Case Study: An Alarm Clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Tibayrenc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Infectious Diseases: Modern Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., Hoboken, NJ, USA., pp.151-162, 2006, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470114209.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parareal in Time Iterative Solver: a Further Direction to Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barth, Timothy J. and Griebel, Michael and Keyes, David E. and Nieminen, Risto M. and Roose, Dirk and Schlick, Tamar and Kornhuber, Ralf and Hoppe, Ronald and Périaux, Jacques and Pironneau, Olivier and Widlund, Olof and Xu, Jinchao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.441-448, 2005, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26825-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the controllability of bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Defranceschi and C. Le Bris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical models and methods for ab initio Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-92, 2000, Lecture Notes in Chemistry vol. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640217v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes &amp; Algorithms: Threat or Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Forgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Club Praxis. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence entre les procedures de «local tracking» et les algorithmes monotoniques en contrôle quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5564, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5435, INRIA. 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by MD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4875, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des méthodes numériques de simulation et contrôle en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et simulations numériques en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A5111D"/>
+    <w:nsid w:val="952EB866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-turinici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15090519X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2025.116858" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10540-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-025-00535-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00471-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pagani-Azizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Yahiaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Benichoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forgeas R&#233;mi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4264371" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Patrick Ng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.02.14.20022939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985714v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108499" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00369-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545930v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.12.15.20248249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149374v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389584v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-018-0365-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302557v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317769v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068969v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528480v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01032458v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978843" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326060v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Rabitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/49/495301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966622v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073598v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Papin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010493615500026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100579v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0111-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866229v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768571v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Papin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024914500289" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723189v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bialecki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Haguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/268427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696546v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigoriu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0163-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653041v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/960789" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638966v5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2190209" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630263v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-San Ho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9677-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335297v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.562548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450794v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346214v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachapelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004349" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Maximov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chr. Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328783" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063411" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338114v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/36/362001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B4531N3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306187v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647086" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiyoshi Ohtsuki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Teranishi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saalfrank" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen-Wai Ng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Ki Ching" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Kit Chung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jiang Feng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056189o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D14P7X69-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170085" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0599-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M. Dion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2049270" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2005.05.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0472461" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJ3H9DPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Di Ventura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Huisinga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.063412" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1794611" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatio Sola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.052507" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536567v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650297" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Scuseria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1555125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramakhrishna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiqing Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Ng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-3-19" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Baffico" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;rah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.057701" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02467-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02466-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015150025426" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCR168B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798372v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Lions" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00152-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Iftime" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814550v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefana-Lucia Ani&#355;a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_27" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84460-7_33" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53036-4_24" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53966-4_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412831" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085460v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_47" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797271v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678040v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717900" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298960v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351016v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laillat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364966v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798246v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798230v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583490" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691521v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723669v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brown" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6349298" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222450v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10111" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813142862_0015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660875v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A79C9941197573645A04EA7928F95B0A2CD27FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26825-1_45" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536518v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640217v3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987903v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387084v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forgeas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070572v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071708v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377187v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377193v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-turinici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15090519X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2025.116858" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-026-00480-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-025-00535-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10540-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00471-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pagani-Azizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Yahiaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rannou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Benichoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forgeas R&#233;mi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4264371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Patrick Ng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.02.14.20022939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00369-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545930v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.12.15.20248249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149374v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053403" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389584v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-018-0365-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302557v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317769v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068969v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528480v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01032458v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978843" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326060v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Rabitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/49/495301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966622v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073598v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Papin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010493615500026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100579v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0111-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866229v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768571v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Papin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024914500289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723189v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bialecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Haguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/268427" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696546v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigoriu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0163-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653041v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/960789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638966v5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.349" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2190209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630263v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-San Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9677-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335297v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.562548" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450794v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346214v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004349" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Maximov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chr. Nielsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328783" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063411" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338114v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/36/362001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B4531N3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306187v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647086" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiyoshi Ohtsuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Teranishi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saalfrank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen-Wai Ng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Ki Ching" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Kit Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jiang Feng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056189o" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170085" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0599-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365014v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M. Dion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2049270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2005.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0472461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJ3H9DPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Di Ventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Huisinga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.063412" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1794611" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatio Sola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.052507" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650297" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Scuseria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1555125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramakhrishna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiqing Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Ng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-3-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Baffico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;rah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.057701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02467-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02466-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015150025426" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCR168B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798314v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723673v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Lions" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00152-X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Iftime" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814550v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefana-Lucia Ani&#355;a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_27" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_15" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84460-7_33" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53036-4_24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53966-4_7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412831" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_47" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797271v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678040v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717900" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298960v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laillat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364966v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723667v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6349298" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222450v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10111" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813142862_0015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660875v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A79C9941197573645A04EA7928F95B0A2CD27FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536581v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26825-1_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640217v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387084v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forgeas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377193v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>