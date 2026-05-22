--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Turinici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2713-006X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15090519X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une liste de ms publications referenciées dans HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime-aware time weighting for physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.116858. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2025.116858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onflow: a model free, online portfolio allocation algorithm robust to transaction fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10436-026-00480-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order universal portfolios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decisions in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10203-025-00535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber-energy measure quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10540-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of recovery rate heterogeneity in achieving herd immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.1171-1179. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40574-025-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model free collision aggregation for the computation of escape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (5), pp.2061-2077. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2024072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantization Monte Carlo method for solving radiative transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329, pp.109178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of Value at Risk through generative neural network models : the case of the Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 adaptive humoral immunity models: weakly neutralizing versus antibody-disease enhancement scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pagani-Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cell-based population control of Monte Carlo particles for the global variance reduction for transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.111373. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radon Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.294-305. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes & Algorithmes: Menace ou Opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeas Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4264371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new transmission route for the propagation of the SARS-CoV-2 coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Patrick Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.02.14.20022939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (2), pp.177-209. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity after COVID-19: protection or sensitization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.108499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing of New Products in Competitive Markets: A Mean-Field Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chenavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-020-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact rate epidemic control of COVID-19: an equilibrium view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15, pp.35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of epidemic models: accommodating constraints from empirical and clinical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the "Alexandru Ioan Cuza" University of Iasi, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXVI (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.12.15.20248249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic learning control of inhomogeneous quantum ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.053403. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.053403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149374v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash-MFG equilibrium in a SIR model with time dependent newborn vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerche di matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Demographic and temporal heterogeneity in infectious disease epidemiology, 67 (1), pp.227--246. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11587-018-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal individual strategies for influenza vaccines with imperfect efficacy and durability of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order in time schemes for gradient flows in Wasserstein and geodesic metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hamiltonian and dipole moment identification in presence of large control perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1129 - 1143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2016026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068969v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metric gradient flows with state dependent functionals: the Nash-MFG equilibrium flows and their numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (December 2017), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of the Generalized Empirical Interpolation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1713-1731. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140978843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification in presence of large control field perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (49), pp.495301. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/49/49/495301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimal vaccination in the SIR model: properties of the value function and application to cost-effectiveness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 263, pp.180-197. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liquidity Regimes and the Prepayment Option of a Corporate Loan in the Finite Horizon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Credit Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010493615500026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual vaccination as Nash equilibrium in a SIR model with application to the 2009-10 Influenza A(H1N1) epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (10), pp.1955-1984. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100579v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble controllability and discrimination of perturbed bilinear control systems on connected, simple, compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866229v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepayment option of a perpetual corporate loan: the impact of the funding costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (04), pp.1450028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024914500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of an Equilibrium for Lower Semicontinuous Information Acquisition Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.268427. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/268427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability Analysis of Quantum Systems Immersed within an Engineered Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10910-013-0163-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696546v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of the Prepayment Option of a Perpetual Corporate Loan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.960789. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/960789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653041v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidity generated by heterogeneous beliefs and costly estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.349 - 361. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638966v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification through enhanced observability utilizing quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Leghtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (10), pp.2679 - 2683. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2190209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical points of the optimal quantum control landscape: a propagator approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak-San Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-012-9677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monotonic method for solving nonlinear optimal control problems with concave dependence on the state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.551--562. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.562548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335297v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Toolkit method for the time-dependent Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), p. 111-136. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-010-9450-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403798v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le laser transforme les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-polarization quantum control of rotational motion through dipole coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.105303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of mean field equilibria in economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Lachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3AS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.567-588. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202510004349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothing monotonic convergent optimal control algorithm for NMR pulse sequence design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Maximov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chr. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.084107. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3328783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems with spectral constraints on the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.063411. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector Space Optimization in Quantum Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.171 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust recovery of the risk neutral probability density from option prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Ann. “Al I Cuza” Univ. Iasi – Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LVI (1), pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control design by Lyapunov trajectory tracking for dipole and polarizability coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, 105034 (22p)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of local volatility using the local and implied instantaneous variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems under a nonlinear interaction with the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.023408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable toolkit method in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.362001-362011. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/36/362001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local volatility calibration using an adjoint proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic and Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parareal in time control for quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2468-2482. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050647086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for solving quantum optimal control problems described by an integrodifferential equation of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Teranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parasite vector-host epidemic model for TSE propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen-Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Ki Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Kit Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.BR59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification for quantum systems : well posedness and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.378-395. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling quantum dynamics regardless of laser beam spatial profile and molecular orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (4), pp.043409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop identification protocol (clip) for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.7755-7762. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056189o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonic time-discretized schemes in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103, pp.323-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between the local tracking procedures and monotonic schemes in quantum optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (7), pp.074102. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2170085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time averaging for integrable Hamiltonian dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (2), pp.211--232. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-005-0599-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal molecular alignment and orientation through rotational ladder climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude M. Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (14), pp.144310. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2049270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of bilinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.1987-1994. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2005.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference trajectory tracking for locally designed coherent quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (11), pp.2631-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0472461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally controlling the internal dynamics of a randomly oriented ensemble of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (6), pp.063412. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.063412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (21), pp.10346-55. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1794611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms for the laboratory discovery of optimal quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.016704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity analysis of controlled quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatio Sola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.052507. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.052507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized monotonically convergent algorithms for solving quantum optimal control problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (12), pp.5509-17. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1650297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratically convergent algorithm for fractional occupation numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Kudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Scuseria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118, pp.5364. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1555125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Discrimination of Multiple Quantum Systems: Controllability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 137 (1), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error bars and quadratically convergent methods for the numerical simulation of the Hartree-Fock equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (4), pp.739-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations of monotonically convergent quantum control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (18), pp.8191-8196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel in time algorithms for quantum control: the parareal time discretization scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (3), pp.223--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double epidemic model for the SARS propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-3-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefunction controllability in quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2565--2576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel-in-time molecular-dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Baffico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.057701. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.057701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parareal in time procedure for the control of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (4), pp.387 - 392. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global a priori convergence theory for reduced-basis approximations of single-parameter symmetric coercive elliptic partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced Basis Approaches in ab initio Electronic Structure Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015150025426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Convergence Theory for Reduced-Basis Approximations of Single-Parametric Elliptic Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Dynamic Discrimination of Similar Molecules Through Quantum Learning Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (33), pp.8125-8131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Wave Function Controllability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 267 (1-3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Adiabatic Variable Method for the Approximation of the Nuclear Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.779-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Real-Time Solution of Parametrized Partial Differential Equations: Reduced-Basis Output Bound Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios V. Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 124 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1448332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'EDP par un schéma en temps &amp;lt; pararéel &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (7), pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôlabilité exacte de la population des états propres dans les systèmes quantiques bilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (4), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00152-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la méthode des variables adiabatiques pour l'approximation de l'hamiltonien nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximation method for the solution of a differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orest Iftime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Al. I. Cuza Iasi, Ser. Noua, Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (1), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperstructures associated to a connected graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Ovidius Constanta, Ser. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a L2 Regularized Policy Gradient Algorithm for the Multi Armed Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ştefana-Lucia Aniţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.407-422, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal time sampling in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer for Time Series: An Application to the S&amp;P500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Future of Information and Communication Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.19, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84460-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Conditional Measure Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ponta Delgada, Portugal. pp.343-354, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53036-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using LLMs techniques for Time Series Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan 6th Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP Morgan, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in deep generative models and generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Machine Learning, Optimization, and Data Science, LOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grasmere, United Kingdom. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53966-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few key issues in finance that machine learning is helping solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Runge-Kutta methods and adaptive SGD-G2 stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.8220-8227, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence dynamics of Generative Adversarial Networks: the dual metric flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADL 2020 : Workshop on Computational Aspects of Deep Learning - ICPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.619-634, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68763-2_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Generalized Empirical Interpolation Method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Sampling Theory and Applications (SampTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bremen, Germany, Germany. pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797271v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control through operators for quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular constant control trajectories and transition degeneracies in a closed 4-level quantum system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49TH IEEE CONFERENCE ON DECISION AND CONTROL (CDC), Atlanta 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta (GA), United States. pp.5444-5449, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-theoretic framework for a quasi-Newton local volatility surface inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crete, Greece. pp.254-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-currency smile calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of Schrödinger equation:beyond the dipole approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IASTED International Conference on Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bilinear controllability : applications to quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control of Coupled Systems of PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Oberwolfach, Germany. pp.293-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Molecular orientation and alignement by monotonic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.64--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for locally constraint quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between local tracking procedures and monotonic algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC '05 - Proceedings of the 44th IEEE Conference on Decision and Control, and the European Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.8203-8208, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretely monotonically convergent algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHMNLC03 IFAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient numerical approaches for quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Control: mathematical and numerical challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montreal, Canada. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for bounded quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagrangian and Hamiltonian Methods in Nonlinear Control 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Quantum Dynamics: Concepts, Procedures and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Chemistry, Special Volume (C. Le Bris Editor) of Handbook of Numerical Analysis, vol X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.833-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced--Basis Output Bound Methods for Parametrized Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SMA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saarbrücken, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in time approach for quantum control: the parareal algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable quantities for bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sydney, Australia. pp.1364-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science face à la pandémie : focalisation ou dispersion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 | Regards croisés sur la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6349298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium in an individual - societal SIR vaccination model in presence of discounting and finite vaccination capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viorel Barbu, Cătălin Lefter, Ioan I. Vrabie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Differential Equations, Control Theory and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201 - 214, 2016, 978-9813142855. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813142862_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubature on C^1 space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristian Bredies, Christian Clason, Karl Kunisch, Gregory Winckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Optimization with PDE Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Basel, pp.159-172, 2013, International Series of Numerical Mathematics, 978-3-0348-0630-5. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-0631-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité International des Jeux Mathématiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Chimie Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International des Jeux Mathématiques, pp.35-39, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS Case Study: An Alarm Clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Tibayrenc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Infectious Diseases: Modern Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., Hoboken, NJ, USA., pp.151-162, 2006, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470114209.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parareal in Time Iterative Solver: a Further Direction to Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barth, Timothy J. and Griebel, Michael and Keyes, David E. and Nieminen, Risto M. and Roose, Dirk and Schlick, Tamar and Kornhuber, Ralf and Hoppe, Ronald and Périaux, Jacques and Pironneau, Olivier and Widlund, Olof and Xu, Jinchao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.441-448, 2005, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26825-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the controllability of bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Defranceschi and C. Le Bris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical models and methods for ab initio Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-92, 2000, Lecture Notes in Chemistry vol. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640217v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes &amp; Algorithms: Threat or Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Forgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Club Praxis. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence entre les procedures de «local tracking» et les algorithmes monotoniques en contrôle quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5564, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5435, INRIA. 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by MD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4875, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des méthodes numériques de simulation et contrôle en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et simulations numériques en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Turinici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2713-006X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15090519X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une liste de ms publications referenciées dans HAL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime-aware time weighting for physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.116858. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2025.116858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onflow: a model free, online portfolio allocation algorithm robust to transaction fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10436-026-00480-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order universal portfolios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decisions in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10203-025-00535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber-energy measure quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10540-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of recovery rate heterogeneity in achieving herd immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.1171-1179. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40574-025-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model free collision aggregation for the computation of escape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (5), pp.2061-2077. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2024072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantization Monte Carlo method for solving radiative transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 329, pp.109178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of Value at Risk through generative neural network models : the case of the Variational Auto Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 adaptive humoral immunity models: weakly neutralizing versus antibody-disease enhancement scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pagani-Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cell-based population control of Monte Carlo particles for the global variance reduction for transport equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.111373. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social heterogeneity and the COVID-19 lockdown in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.14-21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmb-2020-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radon Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.294-305. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous social interactions and the COVID-19 lockdown outcome in a multi-group SEIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15 (36), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes & Algorithmes: Menace ou Opportunité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeas Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaillard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4264371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new transmission route for the propagation of the SARS-CoV-2 coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Patrick Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.02.14.20022939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (2), pp.177-209. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity after COVID-19: protection or sensitization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.108499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2020.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Pricing of New Products in Competitive Markets: A Mean-Field Game Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Chenavaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Paraschiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13235-020-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact rate epidemic control of COVID-19: an equilibrium view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Coronavirus: Scientific insights and societal aspects, 15, pp.35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2020022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of epidemic models: accommodating constraints from empirical and clinical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the "Alexandru Ioan Cuza" University of Iasi, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXVI (2), pp.161. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.12.15.20248249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic learning control of inhomogeneous quantum ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.053403. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.053403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149374v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal individual strategies for influenza vaccines with imperfect efficacy and durability of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2018028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash-MFG equilibrium in a SIR model with time dependent newborn vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerche di matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Demographic and temporal heterogeneity in infectious disease epidemiology, 67 (1), pp.227--246. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11587-018-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metric gradient flows with state dependent functionals: the Nash-MFG equilibrium flows and their numerical schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (December 2017), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order in time schemes for gradient flows in Wasserstein and geodesic metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (3), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hamiltonian and dipole moment identification in presence of large control perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1129 - 1143. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2016026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068969v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification in presence of large control field perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (49), pp.495301. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/49/49/495301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of the Generalized Empirical Interpolation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.1713-1731. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140978843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032458v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimal vaccination in the SIR model: properties of the value function and application to cost-effectiveness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 263, pp.180-197. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liquidity Regimes and the Prepayment Option of a Corporate Loan in the Finite Horizon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Credit Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010493615500026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual vaccination as Nash equilibrium in a SIR model with application to the 2009-10 Influenza A(H1N1) epidemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (10), pp.1955-1984. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0111-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100579v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble controllability and discrimination of perturbed bilinear control systems on connected, simple, compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866229v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepayment option of a perpetual corporate loan: the impact of the funding costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (04), pp.1450028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024914500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768571v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of an Equilibrium for Lower Semicontinuous Information Acquisition Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.268427. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/268427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723189v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability Analysis of Quantum Systems Immersed within an Engineered Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.1548-1560. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10910-013-0163-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696546v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of the Prepayment Option of a Perpetual Corporate Loan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.960789. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/960789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653041v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidity generated by heterogeneous beliefs and costly estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.349 - 361. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638966v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification through enhanced observability utilizing quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Leghtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (10), pp.2679 - 2683. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2190209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical points of the optimal quantum control landscape: a propagator approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tak-San Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-012-9677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monotonic method for solving nonlinear optimal control problems with concave dependence on the state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3), pp.551--562. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2011.562548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335297v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Toolkit method for the time-dependent Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), p. 111-136. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-010-9450-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403798v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-polarization quantum control of rotational motion through dipole coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.105303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450794v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le laser transforme les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of mean field equilibria in economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Lachapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M3AS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.567-588. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202510004349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smoothing monotonic convergent optimal control algorithm for NMR pulse sequence design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Maximov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chr. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.084107. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3328783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust recovery of the risk neutral probability density from option prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci. Ann. “Al I Cuza” Univ. Iasi – Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LVI (1), pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control design by Lyapunov trajectory tracking for dipole and polarizability coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, 105034 (22p)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems with spectral constraints on the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.063411. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector Space Optimization in Quantum Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.171 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of local volatility using the local and implied instantaneous variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.1--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent optimal control theory of quantum systems under a nonlinear interaction with the control field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tehini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.023408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable toolkit method in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.362001-362011. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/36/362001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local volatility calibration using an adjoint proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic and Business Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parareal in time control for quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.2468-2482. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050647086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for solving quantum optimal control problems described by an integrodifferential equation of motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Teranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (3), pp.033407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parasite vector-host epidemic model for TSE propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen-Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Ki Ching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Kit Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.BR59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian identification for quantum systems : well posedness and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), pp.378-395. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling quantum dynamics regardless of laser beam spatial profile and molecular orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (4), pp.043409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop identification protocol (clip) for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.7755-7762. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp056189o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between the local tracking procedures and monotonic schemes in quantum optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (7), pp.074102. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2170085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonic time-discretized schemes in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103, pp.323-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal molecular alignment and orientation through rotational ladder climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude M. Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (14), pp.144310. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2049270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time averaging for integrable Hamiltonian dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (2), pp.211--232. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-005-0599-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of bilinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.1987-1994. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2005.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference trajectory tracking for locally designed coherent quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazyar Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (11), pp.2631-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0472461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:2005001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by molecular dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (21), pp.10346-55. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1794611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally controlling the internal dynamics of a randomly oriented ensemble of molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (6), pp.063412. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.063412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient algorithms for the laboratory discovery of optimal quantum controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (1), pp.016704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity analysis of controlled quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatio Sola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), pp.052507. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.70.052507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized monotonically convergent algorithms for solving quantum optimal control problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiyoshi Ohtsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (12), pp.5509-17. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1650297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratically convergent algorithm for fractional occupation numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Kudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Scuseria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118, pp.5364. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1555125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Discrimination of Multiple Quantum Systems: Controllability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 137 (1), pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error bars and quadratically convergent methods for the numerical simulation of the Hartree-Fock equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (4), pp.739-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations of monotonically convergent quantum control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (18), pp.8191-8196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel in time algorithms for quantum control: the parareal time discretization scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (3), pp.223--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double epidemic model for the SARS propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuen Wai Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-3-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefunction controllability in quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36, pp.2565--2576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parareal in time procedure for the control of partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (4), pp.387 - 392. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02467-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global a priori convergence theory for reduced-basis approximations of single-parameter symmetric coercive elliptic partial differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 335 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel-in-time molecular-dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Baffico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.057701. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.057701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced Basis Approaches in ab initio Electronic Structure Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015150025426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Convergence Theory for Reduced-Basis Approximations of Single-Parametric Elliptic Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (1-4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Dynamic Discrimination of Similar Molecules Through Quantum Learning Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baiqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramakhrishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (33), pp.8125-8131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'EDP par un schéma en temps &amp;lt; pararéel &amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (7), pp.661-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Wave Function Controllability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 267 (1-3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Adiabatic Variable Method for the Approximation of the Nuclear Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (4), pp.779-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Real-Time Solution of Parametrized Partial Differential Equations: Reduced-Basis Output Bound Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios V. Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 124 (1), pp.70-80. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1448332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôlabilité exacte de la population des états propres dans les systèmes quantiques bilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (4), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00152-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la méthode des variables adiabatiques pour l'approximation de l'hamiltonien nucléaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximation method for the solution of a differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orest Iftime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Al. I. Cuza Iasi, Ser. Noua, Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (1), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperstructures associated to a connected graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An. Stiint. Univ. Ovidius Constanta, Ser. Mat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a L2 Regularized Policy Gradient Algorithm for the Multi Armed Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ştefana-Lucia Aniţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.407-422, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal time sampling in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Pattern Recognition, Dec 2024, Kolkata, India. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78395-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer for Time Series: An Application to the S&amp;P500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Future of Information and Communication Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.19, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84460-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Conditional Measure Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization, Learning Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ponta Delgada, Portugal. pp.343-354, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53036-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using LLMs techniques for Time Series Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan 6th Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP Morgan, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in deep generative models and generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Machine Learning, Optimization, and Data Science, LOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grasmere, United Kingdom. pp.84-93, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53966-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few key issues in finance that machine learning is helping solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JP Morgan Global Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Runge-Kutta methods and adaptive SGD-G2 stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.8220-8227, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence dynamics of Generative Adversarial Networks: the dual metric flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADL 2020 : Workshop on Computational Aspects of Deep Learning - ICPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano, Italy. pp.619-634, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68763-2_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori convergence of the Generalized Empirical Interpolation Method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Sampling Theory and Applications (SampTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bremen, Germany, Germany. pp.168-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797271v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control through operators for quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 51st Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular constant control trajectories and transition degeneracies in a closed 4-level quantum system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49TH IEEE CONFERENCE ON DECISION AND CONTROL (CDC), Atlanta 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta (GA), United States. pp.5444-5449, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov control of Schrödinger equation:beyond the dipole approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Grigoriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Lefter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th IASTED International Conference on Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-theoretic framework for a quasi-Newton local volatility surface inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crete, Greece. pp.254-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-currency smile calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Innsbruck, Austria. pp.130-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bilinear controllability : applications to quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control of Coupled Systems of PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Oberwolfach, Germany. pp.293-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Molecular orientation and alignement by monotonic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.64--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for locally constraint quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th MIC IASTED Conference, Innsbruck, Austria, Feb. 16--18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.81--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between local tracking procedures and monotonic algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC '05 - Proceedings of the 44th IEEE Conference on Decision and Control, and the European Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.8203-8208, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Quantum Dynamics: Concepts, Procedures and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Chemistry, Special Volume (C. Le Bris Editor) of Handbook of Numerical Analysis, vol X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.833-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretely monotonically convergent algorithms in quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHMNLC03 IFAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonically convergent algorithms for bounded quantum controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagrangian and Hamiltonian Methods in Nonlinear Control 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Sevilla, Spain. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient numerical approaches for quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Control: mathematical and numerical challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montreal, Canada. pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced--Basis Output Bound Methods for Parametrized Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V Rovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Veroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Machiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SMA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saarbrücken, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel in time approach for quantum control: the parareal algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable quantities for bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Decision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sydney, Australia. pp.1364-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science face à la pandémie : focalisation ou dispersion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 | Regards croisés sur la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6349298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium in an individual - societal SIR vaccination model in presence of discounting and finite vaccination capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laguzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viorel Barbu, Cătălin Lefter, Ioan I. Vrabie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Differential Equations, Control Theory and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201 - 214, 2016, 978-9813142855. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813142862_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubature on C^1 space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kristian Bredies, Christian Clason, Karl Kunisch, Gregory Winckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Optimization with PDE Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Basel, pp.159-172, 2013, International Series of Numerical Mathematics, 978-3-0348-0630-5. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-0631-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité International des Jeux Mathématiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maths Chimie Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International des Jeux Mathématiques, pp.35-39, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS Case Study: An Alarm Clock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Tibayrenc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Infectious Diseases: Modern Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., Hoboken, NJ, USA., pp.151-162, 2006, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470114209.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parareal in Time Iterative Solver: a Further Direction to Parallel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barth, Timothy J. and Griebel, Michael and Keyes, David E. and Nieminen, Risto M. and Roose, Dirk and Schlick, Tamar and Kornhuber, Ralf and Hoppe, Ronald and Périaux, Jacques and Pironneau, Olivier and Widlund, Olof and Xu, Jinchao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.441-448, 2005, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26825-1_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the controllability of bilinear quantum systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Defranceschi and C. Le Bris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical models and methods for ab initio Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-92, 2000, Lecture Notes in Chemistry vol. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640217v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and mathematical lessons from the evolution of the SARS- CoV-2 virus: paths for novel antiviral warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Sobolev Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfakes &amp; Algorithms: Threat or Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Benichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Forgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Club Praxis. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence entre les procedures de «local tracking» et les algorithmes monotoniques en contrôle quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5564, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact simulation of hybrid stochastic and deterministic models for biochemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Di Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Huisinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5435, INRIA. 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order averaging schemes with error bounds for thermodynamical properties calculations by MD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4875, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des méthodes numériques de simulation et contrôle en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et simulations numériques en chimie quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Turinici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="952EB866"/>
+    <w:nsid w:val="4C3008B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-turinici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15090519X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2025.116858" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-026-00480-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-025-00535-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10540-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00471-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pagani-Azizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Yahiaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rannou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Benichoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forgeas R&#233;mi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4264371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Patrick Ng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.02.14.20022939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00369-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545930v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.12.15.20248249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149374v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053403" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389584v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-018-0365-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302557v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317769v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068969v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528480v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01032458v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978843" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326060v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Rabitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/49/495301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966622v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073598v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Papin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010493615500026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100579v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0111-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866229v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768571v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Papin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024914500289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723189v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bialecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Haguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/268427" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696546v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigoriu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0163-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653041v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/960789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638966v5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.349" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2190209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630263v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-San Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9677-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335297v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.562548" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450794v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346214v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004349" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Maximov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chr. Nielsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328783" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063411" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338114v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/36/362001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B4531N3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306187v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647086" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiyoshi Ohtsuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Teranishi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saalfrank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen-Wai Ng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Ki Ching" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Kit Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jiang Feng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056189o" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170085" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0599-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365014v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M. Dion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2049270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2005.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0472461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJ3H9DPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Di Ventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Huisinga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.063412" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1794611" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatio Sola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.052507" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650297" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Scuseria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1555125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramakhrishna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiqing Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Ng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-3-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Baffico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;rah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.057701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02467-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02466-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015150025426" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCR168B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798314v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723673v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Lions" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00152-X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Iftime" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814550v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefana-Lucia Ani&#355;a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_27" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_15" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84460-7_33" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53036-4_24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53966-4_7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412831" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_47" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797271v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678040v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717900" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298960v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laillat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364966v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723667v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6349298" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222450v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10111" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813142862_0015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660875v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A79C9941197573645A04EA7928F95B0A2CD27FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536581v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26825-1_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640217v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387084v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forgeas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377193v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-turinici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2713-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15090519X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2025.116858" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-026-00480-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-025-00535-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10540-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00471-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pagani-Azizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Yahiaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmb-2020-0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559938v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rannou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Benichoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forgeas R&#233;mi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4264371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Patrick Ng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.02.14.20022939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00369-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545930v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2020022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.12.15.20248249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149374v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053403" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302557v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2018028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389584v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-018-0365-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528480v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317769v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068969v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326060v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Rabitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/49/495301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01032458v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140978843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966622v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073598v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Papin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010493615500026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100579v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0111-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866229v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768571v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Papin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024914500289" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723189v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bialecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Haguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/268427" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696546v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Grigoriu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0163-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653041v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/960789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638966v5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.349" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2190209" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630263v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak-San Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9677-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335297v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.562548" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450794v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346214v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachapelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004349" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Maximov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chr. Nielsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3328783" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Lefter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tehini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063411" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338114v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/36/362001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B4531N3D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306187v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647086" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiyoshi Ohtsuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Teranishi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saalfrank" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen-Wai Ng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Ki Ching" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Kit Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jiang Feng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056189o" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365015v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170085" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112592v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M. Dion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2049270" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chartier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0599-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2005.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0472461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DJ3H9DPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Di Ventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Huisinga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2005001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1794611" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.063412" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatio Sola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.052507" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650297" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Scuseria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1555125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramakhrishna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiqing Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798321v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuen Wai Ng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-3-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02467-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02466-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536574v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Baffico" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;rah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.057701" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015150025426" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCR168B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Lions" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00152-X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Iftime" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814550v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefana-Lucia Ani&#355;a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_27" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814518v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78395-1_15" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84460-7_33" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53036-4_24" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53966-4_7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412831" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_47" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797271v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678040v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717900" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364966v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laillat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798230v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583490" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723667v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6349298" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222450v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10111" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813142862_0015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660875v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0631-2_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A79C9941197573645A04EA7928F95B0A2CD27FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536581v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470114209.ch9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26825-1_45" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640217v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387084v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forgeas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377193v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>