--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -100,239 +100,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité soignante de l'alcool. Ethnographie d’une relation de soin dans un centre d’hébergement médicalisé pour sans-abri</w:t>
+                <w:t xml:space="preserve">L’hébergement d’urgence à l’épreuve de la pandémie. Enquête sur les reconfigurations d’un dispositif de mise à l’abri hivernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Verbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2023.0248⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.205-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04211904v1</w:t>
+                <w:t xml:space="preserve">halshs-04190490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hébergement d’urgence à l’épreuve de la pandémie. Enquête sur les reconfigurations d’un dispositif de mise à l’abri hivernal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La qualité soignante de l'alcool. Ethnographie d’une relation de soin dans un centre d’hébergement médicalisé pour sans-abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Verbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 231, pp.205-223. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.41-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.231.0205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2023.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04190490v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière demeure. Accompagner les personnes sans abri en fin de vie dans un hébergement médicalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vieillissement, marginalité urbaine et mal-logement, 85, pp.43-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -366,51 +366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre quiétude et inquiétude. Cohabitation et régulation des situations de bruit dans une institution d’hébergement médicalisé pour sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruits et chuchotements, 41, pp.117-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,51 +444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les attachements des sans-abri aux animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage: &amp;quot;Laureline Coulomb, Le soin des personnes sans domicile. Entre malentendus et négociations, Rennes, Presses Universitaires de Rennes, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.111-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,64 +617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débattre du sans-abrisme : retour sur un colloque international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre de l'ONPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -699,51 +699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’une ethnographie coopérative. Retour sur une enquête embarquée dans un établissement médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une ethnographie coopérative - Enquêter dans le monde de l'assistance aux personnes sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de la MRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -850,51 +850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Joëlle Kivits, Frédéric Balard, Cécile Fournier et Myriam Winance (dir.), Les recherches qualitatives en santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre médical et social: la transmission des informations dans l'accès aux soins des personnes sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM (Revue de la recherche en Travail social)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La santé, le social: débats anciens et enjeux actuels.., 143, pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes au coeur du (prendre) soin. Un travail soignant auprès des personnes sans domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier 2014 de la MRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1089,51 +1089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une critique &amp;quot;mélioriste&amp;quot;. Cheminement sur le geste critique opéré dans le cadre d'une recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1184,51 +1184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution de la recherche « le Logement d’abord saisi par ses destinataires », avec la participation de personnes accompagnées et de professionnels du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Précarité et santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Hospitalier de Montfavet Avignon et Marie d'Avignon, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1266,51 +1266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargir les frontières du sans-abrisme à l'épreuve de l'enquête en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1335,51 +1335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les sans-abri aux consultations médicales. De la vulnérabilité sanitaire à la vulnérabilité de la situation de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Revue Française des Affaires Sociales - Sans-abri : les visages de la grande exclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1417,51 +1417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un logement chez un particulier à un logement à soi : continuités et discontinuités dans les parcours d'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ACFAS - Saisir l’itinérance au prisme des ruptures sociales : comprendre les processus de marginalisation et d’exclusion qui entravent les parcours de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;changement de paradigme&amp;quot; du Logement d'abord au prisme de la réception par ses publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger la « qualité soignante » des consommations d’alcool des sans-abri. La relation de soin comme succession d’épreuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Le concept sociologique d'épreuve. Un voyage dans le temps", coordonné par Dominique Linhardt, Édouard Gardella et Cédric Moreau de Bellaing (EHESS - LIER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1663,51 +1663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing oneself. A visual and cooperative ethnography among homeless people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing and representing everyday life - Ethnography conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Yale University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité soignante des attachements. Habiter une institution de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sans-abrisme en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1801,77 +1801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sans-abrisme en débats - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sans-abrisme en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,51 +1896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie coopérative et photographique: retour sur une enquête avec des personnes sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Annuelles d'Ethnographie de l'EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1959,195 +1959,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte des significations des personnes sans-abri : récit d'un usage coopératif de la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’outil photographique dans l’enquête sociologique. Usages publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire "Aux frontières du sans-abrime - Quelle relation entre recherche et médias ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346012v1</w:t>
+                <w:t xml:space="preserve">halshs-01346014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil photographique dans l’enquête sociologique. Usages publics ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rendre compte des significations des personnes sans-abri : récit d'un usage coopératif de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Aux frontières du sans-abrime - Quelle relation entre recherche et médias ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346014v1</w:t>
+                <w:t xml:space="preserve">halshs-01346012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter une structure de soin au quotidien : photographies de patients sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de sociologie visuelle et filmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,64 +2172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation d’aide aux personnes sans abri : enquêter entre scènes et coulisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Suisse de Sociologie - Atelier 1 "Les approches « multi-site » en ethnographie du travail : circulation et combinaison des sites de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment pouvons-nous nous comprendre...&amp;quot;Les langages de l'accès aux soins des personnes sans abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les professions médicales. Des pratiques entre contraintes et liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des jeunes chercheurs Santé &amp; Société, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,51 +2323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à l'accès aux soins des personnes sans-abri: une mise à l'épreuve des mondes médical et de l'intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire équipe 4 Centre Max Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,51 +2392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercompréhension et reconnaissance dans l’accompagnement aux soins des personnes sans domicile – L’exemple de l’Équipe Mobile du Réseau Social Rue Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Girola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale du Design de Saint Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Saint Etienne, France</w:t>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pennec, F. Le Borgne-Uguen, F. Douguet (dir.), Les négociations du soins. Les professionnels, les malades et leurs proches, Rennes, PU Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,77 +2965,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promesse d'un habitat hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Chavanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,77 +3154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promesse d'un habitat hospitalier (Synthèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Chavanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenant social pair au sein de l'association villeurbannaise pour le droit au logement Une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,51 +3474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le sans-abrisme et l’habitat précaire dans le Département du Rhône. Rapport final de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Pacte, Laboratoire de sciences sociales - Grenoble (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement d'abord saisi par ses destinataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le sans-abrisme et l’habitat précaire dans le département du Rhône. Rapport intermédiaire de la première phase de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2023, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,103 +3686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Covid-19 et le sans-abrisme. Enquête sociologique sur l’engagement institutionnel et l’éthique de l’action des intervenants du médico-social auprès des sans-abri dans le cadre de l’épidémie (COVABRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Verbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENSEIS; Centre Max Weber. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3813,51 +3813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner l'addiction et modérer l'ivresse. Une expérimentation ethnographique auprès des sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fédération des Acteurs de la Solidarité AURA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3907,51 +3907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci des patients sans abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lyon; Université Jean Monnet; Centre Max Weber, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LYSES012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4147,51 +4147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Verbeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.085.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Chavanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Curtenaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on de Garde Coly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grangier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehongre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Covaciu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Duperron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04754162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSES012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Verbeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.085.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Chavanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Curtenaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on de Garde Coly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grangier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehongre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Covaciu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Duperron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04754162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSES012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>