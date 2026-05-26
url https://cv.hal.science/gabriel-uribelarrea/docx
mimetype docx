--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -100,239 +100,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hébergement d’urgence à l’épreuve de la pandémie. Enquête sur les reconfigurations d’un dispositif de mise à l’abri hivernal</w:t>
+                <w:t xml:space="preserve">La qualité soignante de l'alcool. Ethnographie d’une relation de soin dans un centre d’hébergement médicalisé pour sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Maurin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Verbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.231.0205⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.41-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2023.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04190490v1</w:t>
+                <w:t xml:space="preserve">halshs-04211904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité soignante de l'alcool. Ethnographie d’une relation de soin dans un centre d’hébergement médicalisé pour sans-abri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’hébergement d’urgence à l’épreuve de la pandémie. Enquête sur les reconfigurations d’un dispositif de mise à l’abri hivernal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Verbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.41-64. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.205-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2023.0248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.231.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04211904v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière demeure. Accompagner les personnes sans abri en fin de vie dans un hébergement médicalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vieillissement, marginalité urbaine et mal-logement, 85, pp.43-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -366,51 +366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre quiétude et inquiétude. Cohabitation et régulation des situations de bruit dans une institution d’hébergement médicalisé pour sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruits et chuchotements, 41, pp.117-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,51 +444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les attachements des sans-abri aux animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage: &amp;quot;Laureline Coulomb, Le soin des personnes sans domicile. Entre malentendus et négociations, Rennes, Presses Universitaires de Rennes, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.111-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,64 +617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débattre du sans-abrisme : retour sur un colloque international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre de l'ONPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -699,51 +699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’une ethnographie coopérative. Retour sur une enquête embarquée dans un établissement médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -775,195 +775,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01587038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une ethnographie coopérative - Enquêter dans le monde de l'assistance aux personnes sans-abri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Joëlle Kivits, Frédéric Balard, Cécile Fournier et Myriam Winance (dir.), Les recherches qualitatives en santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de la MRIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.200-203</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380158v1</w:t>
+                <w:t xml:space="preserve">halshs-01413802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Joëlle Kivits, Frédéric Balard, Cécile Fournier et Myriam Winance (dir.), Les recherches qualitatives en santé »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pour une ethnographie coopérative - Enquêter dans le monde de l'assistance aux personnes sans-abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Dossiers de la MRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413802v1</w:t>
+                <w:t xml:space="preserve">halshs-01380158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre médical et social: la transmission des informations dans l'accès aux soins des personnes sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM (Revue de la recherche en Travail social)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La santé, le social: débats anciens et enjeux actuels.., 143, pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes au coeur du (prendre) soin. Un travail soignant auprès des personnes sans domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier 2014 de la MRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,631 +1083,631 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique &amp;quot;mélioriste&amp;quot;. Cheminement sur le geste critique opéré dans le cadre d'une recherche participative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Élargir les frontières du sans-abrisme à l'épreuve de l'enquête en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe "Justice sociale" du Laboratoire Pacte (UMR5194)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864719v1</w:t>
+                <w:t xml:space="preserve">halshs-04732762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de la recherche « le Logement d’abord saisi par ses destinataires », avec la participation de personnes accompagnées et de professionnels du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une critique &amp;quot;mélioriste&amp;quot;. Cheminement sur le geste critique opéré dans le cadre d'une recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Précarité et santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Hospitalier de Montfavet Avignon et Marie d'Avignon, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe "Justice sociale" du Laboratoire Pacte (UMR5194)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745166v1</w:t>
+                <w:t xml:space="preserve">halshs-04864719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élargir les frontières du sans-abrisme à l'épreuve de l'enquête en milieu rural</w:t>
+                <w:t xml:space="preserve">Restitution de la recherche « le Logement d’abord saisi par ses destinataires », avec la participation de personnes accompagnées et de professionnels du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Colloque Précarité et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Hospitalier de Montfavet Avignon et Marie d'Avignon, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04732762v1</w:t>
+                <w:t xml:space="preserve">hal-04745166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les sans-abri aux consultations médicales. De la vulnérabilité sanitaire à la vulnérabilité de la situation de soin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">D'un logement chez un particulier à un logement à soi : continuités et discontinuités dans les parcours d'habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Revue Française des Affaires Sociales - Sans-abri : les visages de la grande exclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACFAS - Saisir l’itinérance au prisme des ruptures sociales : comprendre les processus de marginalisation et d’exclusion qui entravent les parcours de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03568173v1</w:t>
+                <w:t xml:space="preserve">halshs-03672906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un logement chez un particulier à un logement à soi : continuités et discontinuités dans les parcours d'habiter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accompagner les sans-abri aux consultations médicales. De la vulnérabilité sanitaire à la vulnérabilité de la situation de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS - Saisir l’itinérance au prisme des ruptures sociales : comprendre les processus de marginalisation et d’exclusion qui entravent les parcours de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de la Revue Française des Affaires Sociales - Sans-abri : les visages de la grande exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03672906v1</w:t>
+                <w:t xml:space="preserve">halshs-03568173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;changement de paradigme&amp;quot; du Logement d'abord au prisme de la réception par ses publics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Juger la « qualité soignante » des consommations d’alcool des sans-abri. La relation de soin comme succession d’épreuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le concept sociologique d'épreuve. Un voyage dans le temps", coordonné par Dominique Linhardt, Édouard Gardella et Cédric Moreau de Bellaing (EHESS - LIER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03281113v1</w:t>
+                <w:t xml:space="preserve">halshs-03278768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger la « qualité soignante » des consommations d’alcool des sans-abri. La relation de soin comme succession d’épreuves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le &amp;quot;changement de paradigme&amp;quot; du Logement d'abord au prisme de la réception par ses publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le concept sociologique d'épreuve. Un voyage dans le temps", coordonné par Dominique Linhardt, Édouard Gardella et Cédric Moreau de Bellaing (EHESS - LIER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03278768v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing oneself. A visual and cooperative ethnography among homeless people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing and representing everyday life - Ethnography conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Yale University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité soignante des attachements. Habiter une institution de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sans-abrisme en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1801,77 +1801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sans-abrisme en débats - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sans-abrisme en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,51 +1896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographie coopérative et photographique: retour sur une enquête avec des personnes sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Annuelles d'Ethnographie de l'EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1959,195 +1959,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil photographique dans l’enquête sociologique. Usages publics ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rendre compte des significations des personnes sans-abri : récit d'un usage coopératif de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Aux frontières du sans-abrime - Quelle relation entre recherche et médias ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346014v1</w:t>
+                <w:t xml:space="preserve">halshs-01346012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte des significations des personnes sans-abri : récit d'un usage coopératif de la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’outil photographique dans l’enquête sociologique. Usages publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire "Aux frontières du sans-abrime - Quelle relation entre recherche et médias ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346012v1</w:t>
+                <w:t xml:space="preserve">halshs-01346014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter une structure de soin au quotidien : photographies de patients sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de sociologie visuelle et filmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,64 +2172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation d’aide aux personnes sans abri : enquêter entre scènes et coulisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Suisse de Sociologie - Atelier 1 "Les approches « multi-site » en ethnographie du travail : circulation et combinaison des sites de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment pouvons-nous nous comprendre...&amp;quot;Les langages de l'accès aux soins des personnes sans abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les professions médicales. Des pratiques entre contraintes et liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des jeunes chercheurs Santé &amp; Société, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,51 +2323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à l'accès aux soins des personnes sans-abri: une mise à l'épreuve des mondes médical et de l'intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire équipe 4 Centre Max Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,51 +2392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercompréhension et reconnaissance dans l’accompagnement aux soins des personnes sans domicile – L’exemple de l’Équipe Mobile du Réseau Social Rue Hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,51 +2506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part des sans-abri au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Girola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale du Design de Saint Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Saint Etienne, France</w:t>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pennec, F. Le Borgne-Uguen, F. Douguet (dir.), Les négociations du soins. Les professionnels, les malades et leurs proches, Rennes, PU Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,77 +2845,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement d'abord vu par ses destinataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,750 +2925,750 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03568138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promesse d'un habitat hospitalier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« On savait qu’on allait devoir partir ». Enquête sur les expériences d’habitats de passage des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Laboratoire PACTE, UMR 5194. 2025, 165 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INJEP. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390714v1</w:t>
+                <w:t xml:space="preserve">hal-05615673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promesse d'un habitat hospitalier (Synthèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Chavanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Laboratoire PACTE, UMR 5194. 2025, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05399346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences du foyer. Une enquête participative sur les hébergements collectifs de la protection de l'enfance</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Pacte, Laboratoire de sciences sociales - Grenoble (France). 2024</w:t>
+                <w:t xml:space="preserve">La promesse d'un habitat hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Chavanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Laboratoire PACTE, UMR 5194. 2025, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828493v1</w:t>
+                <w:t xml:space="preserve">halshs-05390714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenant social pair au sein de l'association villeurbannaise pour le droit au logement Une enquête sociologique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2024</w:t>
+                <w:t xml:space="preserve">Expériences du foyer. Une enquête participative sur les hébergements collectifs de la protection de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Curtenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon de Garde Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lehongre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Pacte, Laboratoire de sciences sociales - Grenoble (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04754119v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le sans-abrisme et l’habitat précaire dans le Département du Rhône. Rapport final de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intervenant social pair au sein de l'association villeurbannaise pour le droit au logement Une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Pacte, Laboratoire de sciences sociales - Grenoble (France). 2024</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Covaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04732733v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04754119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement d'abord saisi par ses destinataires</w:t>
+                <w:t xml:space="preserve">Mieux comprendre le sans-abrisme et l’habitat précaire dans le Département du Rhône. Rapport final de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2023</w:t>
+              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales; Pacte, Laboratoire de sciences sociales - Grenoble (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04104338v1</w:t>
+                <w:t xml:space="preserve">halshs-04732733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le sans-abrisme et l’habitat précaire dans le département du Rhône. Rapport intermédiaire de la première phase de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2023, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3680,210 +3680,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Covid-19 et le sans-abrisme. Enquête sociologique sur l’engagement institutionnel et l’éthique de l’action des intervenants du médico-social auprès des sans-abri dans le cadre de l’épidémie (COVABRI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le logement d'abord saisi par ses destinataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Maurin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ENSEIS; Centre Max Weber. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire PUBLICS des politiques sociales. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04069689v1</w:t>
+                <w:t xml:space="preserve">halshs-04104338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Covid-19 et le sans-abrisme. Enquête sociologique sur l’engagement institutionnel et l’éthique de l’action des intervenants du médico-social auprès des sans-abri dans le cadre de l’épidémie (COVABRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Verbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSEIS; Centre Max Weber. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04069689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soigner l'addiction et modérer l'ivresse. Une expérimentation ethnographique auprès des sans-abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fédération des Acteurs de la Solidarité AURA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03672883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3893,114 +3968,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci des patients sans abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Uribelarrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lyon; Université Jean Monnet; Centre Max Weber, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LYSES012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04754162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4147,51 +4222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Verbeck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.085.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Chavanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Curtenaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on de Garde Coly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grangier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehongre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Covaciu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Duperron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04754162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSES012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Verbeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.085.0044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.072.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2019.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Girola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Chavanon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duthy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Curtenaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on de Garde Coly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grangier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehongre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04754119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Covaciu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04069689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vives" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Duperron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04754162v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSES012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>