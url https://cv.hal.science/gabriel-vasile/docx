--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,25842 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25790 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Vasile </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6458-3634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120253240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jnpBbpcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Representation of the Polarimetric Scattering Matrix for Monostatic Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Editorial Board Members’ Collection Series: “New Advances on SAR/Pol/InSAR/TomoSAR Techniques and Applications”, 15 (4), pp.1037. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15041037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistatic Analysis Using the Real Representation Scattering Matrix Eigen-Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5228318. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3175475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Data Processing for Bedload Monitoring in Underwater Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.2797. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12172797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des glaciers de montagne par imagerie radar satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Jauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial: Radar, 219-220, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2019.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Turbine Vortex detection and visualization using Strain Gauge Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lora-Ronco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (5), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2017.2750402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the New Information in the H/α Feature Space Provided by ICA in PolSAR Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (12), pp.6893-6909. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2735992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ICA-Based ICTD for PolSAR Data Analysis Using a Sliding Window Approach: Convergence Rate, Gaussian Sources, and Spatial Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (16), pp.4262-4271. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2538900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity profiling using acoustic time of flight flow metering based on wide band signals and adaptive beam-forming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.062003. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating vortex characterization based on acoustic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.082009. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Doppler Reconstruction in Spaceborne SAR Images Using Azimuth Time–Frequency Tracking of the Phase History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.604-608. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2016.2530817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spaceborne SAR images with 3D point clouds for infrastructure monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical Symmetry of Complex Stochastic Models in Multivariate High-Resolution PolSAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (7), pp.4250-4261. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2538820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approach in Wet Snow Detection Using Multitemporal SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2014.2334355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Incoherent Target Decomposition by Means of Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (3), pp.1236-1247. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2336381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Centers Detection and Tracking in Refocused Spaceborne SAR Images for Infrastructure Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (8), pp.4379-4393. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2396773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for antenna gain measurements in nonanechoic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan D. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Deacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1553-1557. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.28386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range wideband FMCW radar for millimetric displacement measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (9), pp.5633-5642. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2291573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zernike ultrasonic tomography for fluid velocity imaging based on pipeline intrusive time-of-flight measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor-Ion Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (11), pp.1846 - 1855. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a distributed SWE model using MODIS snow cover maps and in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gottardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.230-239. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704X.2014.897399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the ICA algorithms applied on a 2D signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutovac Budo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Filipovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETF Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Multi-Pass High-Resolution SAR Interferometry for Dam Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4, special issue), pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Parameter Estimation in Heterogeneous Clutter for High Resolution Polarimetric SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1046-1050. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2011.2152363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images Using Heterogeneous Clutter Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.726-737. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2010.2060730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Estimation by Maximum Likelihood Texture Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.567-576. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2100365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Classification for Heterogeneous Polarimetric SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.567 - 576. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2101579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.372-386. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00554873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency Matrix Estimation of Heterogeneous Clutter in High-Resolution Polarimetric SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (4), pp.1809-1826. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2035496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced ICA−Based Methods for PolSAR Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George-Alexandru Ilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM error retrieval by analyzing time series of differential interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (4), pp.830-834. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2026434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférométrie radar satellitaire et mesures GPS à la surface du glacier d'Argentière : comparaisons et validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (2), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution SAR interferometry: estimation of local frequencies in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution SAR interferometry: estimation of local frequencies in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.1079-1090. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.912713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining airborne photographs and spaceborne SAR data to monitor temperate glaciers. Potentials and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (4), pp.905-924. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2006.890554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR processing in the temporal domain: application to direct interferogram generation and mountain glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.52-59. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m07-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing in the temporal domain: application to direct interferogram generation and mountain glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ASAR 2005 special collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity-Driven-Adaptive-Neighborhood Technique for Polarimetric and Interferometric SAR Parameters Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jong-Sen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Buzuloiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (5), pp.1609-1621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General adaptive-neighborhood technique for improving synthetic aperture radar interferometric coherence estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Buzuloiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Society of America A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (8), pp.1455-1464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Clustering Validation on Riemannian manifolds for PolSAR Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de bruit éolien à l'aide de l'apprentissage profond : apport des données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazyz Rkhiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental data on wind turbine noise level estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazyz Rkhiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTN 2025 - 11th Edition of International Conferences on Wind Turbine Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Performance Evaluation of Geometric Clustering for PolSAR Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athenes, Greece. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic estimation of the wind turbine noise with recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazyz Rkhiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Le Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Clustering of Polsar Data Using the Polar Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of ICA based Incoherent Target Decompositions for PolSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générale de résolution de la similarité conjuguée en polarimétrie radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Analysis Using the Algebraic Real Representation of the Scattering Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Acoustic Signature Extraction by Machine Learning Data Analysis for Underwater Fish Counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hieramente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2020 - OCEANS '20 MTS/IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gulf Coast, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF38699.2020.9389105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaceborne transmitter - stationary receiver bistatic SAR Polarimetry - Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2020, Big Island (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ICA Based ICTD Classification of POLSAR DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Acoustic Data Analysis for Fish Detection using an Active Ultrasound System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hieramente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Blue Sea, Blue Sky, Blue Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS40490.2019.8962806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Wideband Acoustic Signal Processing for Fish Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Acoustic Antenna Development for Fish Biomass Long-Term Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2018 - OCEANS '18 MTS/IEEE. Healthy Oceans, Resilient Coasts, Robust Commerce… Strong Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis Based Incoherent Target Decompositions for Polarimetric SAR Data - Practical Aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Waveform Analysis for Active Ultrasound Fish Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction by Blind Source Separation from Polarimetric SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Software Nonlinearity Correction for Wideband Active Ultrasound Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Frequency Law tracking using signal's representation in phase diagram domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costin Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 2017 - 22th IEEE International Conference on Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Vibration Signal Analysis for Bedload Transport Monitoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2017 - OCEANS '17 MTS/IEEE. Our Harsh and Fragile Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between real and complex Schott spherical symmetry test for PolSAR data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.4277 - 4280, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation characterization using wide band signals in an acoustic active sensing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Nedelcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - OCEANS '16 MTS/IEEE. The Sea’s the Limit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Signal Processing and Analysis for Big Data Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Big Data - Scientific Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidency of Romania and the Romanian Executive Agency for Higher Education Research Development and Innovation Funding, 2016, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of non-stationary signals in the matched signal transform domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4204-4208, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Source Separation in Polarimetric SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Signal Processing for Big Data Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Microwave Sensing, Signals and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating vortex characterization based on acoustic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. pp.82009 - 82009, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Active Ultrasound Monitoring Systems for Jellyfish Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goarant Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - OCEANS '16 MTS/IEEE. The Sea’s the Limit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, CA, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Probabilistic Approach to Detect Noise Radar Random Transmit Waveforms Based on a Simple Circularity Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pompeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarCon16 - 2016 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Philadelphia, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2016.7485303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity profiling using acoustic time of flight flow metering based on wide band signals and adaptive beam-forming techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Murgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ICA based ICTD for PolSAR data analysis in tropical forest scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.3786-3789, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water hammer effect characterization using an acoustic signal processing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Dunca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEE 2015 - 9th International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2015.7133666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of an Active Ultrasound Bedload Monitoring System for Underwater Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayna Charlatchká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Sea Change: Dive into Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Estimation in SAR Images using Azimuth Time-Frequency Tracking and a Matched Signal Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2576-2579, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance d’ouvrages par technologie InSAR à EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Géopositionnement du CNIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National de l’Information Géographique, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range Autofocusing for FMCW Radars Using Time Warping and a Spectral Concentration Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarConf15 - 2015 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arlington, Virginie, United States. pp.581-586, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2015.7131065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient signal characterization using multi-lag phase space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMCAS 2015 - 2015 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tel-Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2015.7360411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Selection for an Active Ultrasound Wild Salmon Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2015 - OCEANS '15 MTS/IEEE. Sea Change: Dive into Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements et expérimentations sur les techniques de mesures INSAR à EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique de Surveillance franco-italienne du barrage de MONT CENIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CT MONT CENIS, 2015, Susa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based parameters estimation of non-stationary signals using time warping and a measure of spectral concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of the ICA based ICTD with respect to the spherical symmetry of the PolSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1570-1573, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multilook Effect in ICA Based ICTD for PolSAR Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Pralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2015 - 7th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Time Frequency Analysis for Adaptive Target Detection in Highly Textured Monodimensional Radar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Non-Stationary Signal and Image Processing: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMM 2014 International Conference, May 2014, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Hyperspectral Image Quality using Nonlinear PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Antonino Licciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of supplementary information emerging from the ICA based ICTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Rate Computation of Highly Turbulent Pipe Flows using Wide-Band Signals and Matched Filter-Based Approach in Ultrasonic Multi-Element Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGHEM 2014 - 10th International Conference of Hydraulic Efficiency Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Itajuba, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR Images Refocusing and Scattering Center Detection for Infrastructure Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarConf14 - 2014 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cincinnati, United States. pp.334-339, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2014.6875610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lag Phase Space Representations for Transient Signals Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi satellitaire de la déformation des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Auscultation des ouvrages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle INDURA en partenariat avec EDF DTG et le pôle de compétitivité Tenerrdis, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Centers Monitoring in Refocused SAR Images on a High Resolution DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1883-1886, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection satellitaire pour l'estimation de stocks de neige spatialisés sur une vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Miscellanées Hydrologiques 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF R&amp;D - LNHE en partenariat avec EDF DTG, 2014, Chatou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Waveforms for Flow Velocity Estimation Using Acoustic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Snow Analysis in Alpine Regions using RADARSAT-2 Full Polarimetry Data. Comparison With In Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconstrained Nonlinear Optimization of a Distributed SWE Model Using Modis and In Situ Measurements Over the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Tudoroiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gottardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1170-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Range FMCW Radar Platform for Millimetric Displacements Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poincare Sphere Representation Of Independent Scattering Sources: Application On Distributed Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2013 - 6th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Frascati, Italy. 7 p. (session 2 / paper 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity Correction Algorithm for Wideband FMCW Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMCW Transceiver Wideband Sweep Nonlinearity Software Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Ciochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadarCon13 - 2013 IEEE Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ottawa, Canada. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow backscattering sensitivity on density change for SWE estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1174-1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent component analysis within polarimetric incoherent target decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4158-4161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Arc Locator in Photovoltaic Power Systems Using Advanced Signal Processing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMAR 2013 - 55th International Symposium Electronics in Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zadar, Croatia. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphericity of Complex Stochastic Models in Multivariate SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornel Ioana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2994-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Very High Resolution SAR Interferometry for Monitoring Energetic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3943-3946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity of Complex Stochastic Models in POLSAR and Multi-pass InSAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3720-3723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry snow backscattering sensivity on density change for SWE estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4418-4421, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impropriety and Non-stationary in Multidimensional Very-High-Resolution Radar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Time-Frequency Analysis and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Science, Montenegro, 2012, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastically based wet snow mapping with SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4859-4862, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Scatterers Detection and Tracking in Heterogeneous Clutter by Repeat-Pass SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2012 - 9th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nuremberg, Germany. pp.477-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity of Complex Stochastical Models in Multidimensional High-Resolution SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Graphes et images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative de Recherche en Mathématiques et Informatique de Toulouse (FR 3424 - UPS / CNRS), 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités en télédétection au sein de GIPSA-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de photogrammétrie et télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Multipass Very High Resolution SAR Interferometry for Dam Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Muja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2012 - 9th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bucharest, Romania. pp.371-374, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICComm.2012.6262557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Ledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles statistiques complexes dans le contexte de l'imagerie SAR polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Clutter Models for Change Detection in PolSAR Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Vu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.3744-3747, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6050039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Slow-Moving and Non-Stationary Targets in Heterogeneous Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Time-Frequency Analysis and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Science, Montenegro, 2011, Kotor, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1361-1364, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Clutter Model for High-Resolution Polarimetric SAR Data Parameter Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolSAR Classification based on the SIRV model with a region growing initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Frascati, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Polarimetric SAR Models for Danube Delta Monitoring using PALSAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Ionita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable scatterers detection and tracking in heterogeneous clutter by repeat-pass SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSSC 2010 - 44th Annual Asilomar Conference on Signals Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Pacific Grove, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine glacier 3D displacement derived from ascending and descending TerraSAR-X images on Mont-Blanc test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00554823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Gradual Rules to Model Convex Polygon-shaped Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Darlea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2010 - IEEE World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.2142-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4031-4034, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.174-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICA-based information extraction method for PolSAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George-Alexandru Ilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2010 - 8th International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bucarest, Romania. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal parameter estimation in heterogeneous clutter for high resolution polarimetric SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.855-858, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Slow-Moving and Non-Stationary Targets in Heterogeneous Clutter by X-band Repeat-Pass SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMM 2010 - Advanced Works on Transient Signal Characterization Workshop - 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Mining of PolSAR Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2010 European Space Agency Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bergen, Norway. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PolSAR images characterization through blind sources separation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Totir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and segmentation in non-Gaussian POLSAR clutter by SIRV stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.III-963-III-966, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Terra SAR-X observations for temperate glaciers on the Chamonix Mont Blanc test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. Paper 2565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the normalized coherency matrix through the SIRV model. Application to high resolution POLSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Frascati, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperate glaciers: combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTITEMP 2009 -5th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Groton, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperate glaciers : combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Groton, Connecticut, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of Polarimetric SAR images based on the SIRV model and the Kummeru PDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebContent: Efficient P2P Warehousing of Web Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Ghitescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Very Large Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4778796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency matrix estimation for heterogeneous clutter through the SIRV model. Application to high resolution POLSAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DLR-CNES 2008 - 8th Workshop Information Extraction and Scene Understanding for Meter Resolution Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot on the EDOS Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itay Dar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM'07 Free and Open Source Software Developers' European Meeting, Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectification radar de données géoréférencées : application à l'analyse de données dans les régions de haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2007 - 11ème congrès francophone des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: First analysis of Argentière E-SAR acquisitions and in-situ measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: first analysis of Argentière E-SAR acquisitions and in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des glaciers tempérés à partir de données Pol-InSAR haute résolution spatiale : premières analyses d'acquisitions E-SAR couplées à des mesures in-situ sur le glacier d'Argentière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Hajnsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability Evaluation of a P2P Content Dissemination System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'07 23èmes Journées Bases de Données Avancées, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale P2P Distribution of Open-Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itay Dar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB'07 33rd Int. Conf. on Very Large Data Bases, Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France. pp.1390-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-date ERS tandem interferogram analysis: application to alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MULTITEMP 2007 - 4th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Leuven, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent-stable scatterers detection in SAR multi-interferograms: feature fuzzy fusion in Alpine glacier geophysical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Alpine Glaciers with ALOS SAR and Optical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, -, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature detection in POLinSAR images by an interactive fuzzy fusion approach. Application to glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2007 - 3rd International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar rectification of georeferenced information for data analysis in high mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2007 - 11ème congrès francophone des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG pour la gestion cartographique des données du projet MEGATOR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of SAR Images and Radar Coding of Georeferenced Information for Temperate Glacier Monitoring,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Optimization of Electrical and Electronic Equipments, OPTIM ‘06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brasov, Romania. pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGATOR 2004-2007 (ACI Masse de Données). Mesures de l'Evolution des Glaciers Alpins par Télédétection Optique et Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PaRI-STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Petillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Julea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG pour la gestion cartographique des données du projet MEGATOR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone ESRI, SIG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Issy-les-Moulineaux, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDOS Distribution System: a P2P architecture for open-source content dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itay Dar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vodislav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS 2005 - The First International Conference on Open Source Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEGATOR : premiers résultats en photogrammétrie et interférométrie RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PaRI-STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optical and SAR Data to Monitor Temperate Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seul, South Korea. pp.2637-2640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity-Driven-Adaptive-Neighborhood Technique for POLSAR Parameters Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Buzuloiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seul, South Korea. pp.5509-5512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Optical and SAR Data to Monitor Temprerate Glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grussenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Seoul, South Korea. pp.2637-2640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude-Driven-Adaptive-Neighbourhood Filtering of High-Resolution Pol-InSAR Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry, POLinSAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Frascati, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Coherence Estimation for High-resolution Polarimetric SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Buzuloiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Anchorage, United States. pp.1796-1799, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2004.1370683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocities Field of Mountain Glacier Obtained by Synthetic Aperture Radar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Legresy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Anchorage, United States. pp.1132-1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Adsorption Processes in Thin Polymeric Films for Resonant Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-rd Micromechanics Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sinaia, Romania. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Absorption Processes in Polymeric Films for Optical Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Lepadatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schiopu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Semiconductor Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sinaia, Romania. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2002.1105801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and design of a resonant polysilicon microbridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Lepadatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Nedelcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Semiconductor Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sinaia, Romania. pp.573-576, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2001.967532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Monitoring with Spaceborne SAR Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Cacoveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpringerBriefs in Signal Processing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-981-10-3216-5. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Clustering of PolSAR Data using the Polar Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Ciuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.H. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal and Image Processing for Remote Sensing, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Signal and Image Processing of Earth Observations, ISBN 9781032437415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839678v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Micromachined Sensors for Gas Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Modreanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buzaneva E., Scharff P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Multifunctional Integrated Nanosystems. NATO Science Series II: Mathematics, Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-2173-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de détection de présence par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1752502. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de repérage par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1752501. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis Data Processing Framework for Polarimetric Synthetic Aperture Radar Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et spécification d’algorithmes de réception de signaux LiDAR FMCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIPSA-LAB; CEA LETI. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d’un projet sur la détection du Grand Cormoran en Dombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB; Syndicat des Propriétaires et Exploitants d'Étangs de la Dombes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats du prototype V01 (1ère génération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Petrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB; FEDER progress report. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastically Based Wet Snow Detection with Multitemporal SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity and Sphericity of Complex Stochastic Models in Multivariate High-Resolution SAR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des signaux RSO à haute résolution spatiale pour la surveillance des grands ouvrages d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] final report, GIPSA-LAB. 2015, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du relief local sur la mesure de déplacement radar satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2015, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du signal pour détection des poissons dans un écoulement turbulent par barrière acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2015, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrière acoustique pour la mesure de concentration des débris végétaux en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2015, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrière à ultrasons pour la detection de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des signaux RSO à haute résolution spatiale pour la surveillance des grands ouvrages d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] progress report, GIPSA-LAB. 2014, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes statistiques de prédiction éolienne et photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2013, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reconstruction 3D of the Velocity Distribution in a Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2013, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les capteurs accélérométriques pour le monitorage des sédiments transportés par charriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2013, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un protocole de mesure pour l’étude des propriétés acoustiques des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2013, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Temperature Distribution in a Pipe using Nonintrusive and Intrusive Measuring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralambie Plesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Very High Resolution SAR Signal Processing for Monitoring Energetic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Muja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2012, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation de données de températures et de précipitations pour la cartographie saisonnière du couvert neigeux dans les alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelu Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gottardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gailhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2012, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des images RSO interférométriques à haute résolution spatiale pour la surveillance des barrages et digues par télédétection radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tarita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Simulation of Radar Signals: Application on Studies of Snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2011, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaceborne SAR Tomography: Application in Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George-Alexandru Ilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2011, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les déplacements obtenus par interférométrie SAR à haute résolution spatiale pour la surveillance des barrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2011, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cross-Correlation Shift Estimation Methods with High Resolution SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2010, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des images RSO interférométriques à haute résolution spatiale pour la surveillance des barrages et digues par télédétection radar : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Ghera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PART 2, GIPSA-LAB. 2010, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de grands déplacements a partir de données Radar a Synthese d'Ouverture (RSO) multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bombrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2009, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des signaux RSO multidimensionnels pour l'estimation de l'équivalence en eau du manteau neigeux par télédétection radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2009, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des images RSO interférométriques à haute résolution spatiale pour la surveillance des barrages et digues par télédétection radar : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy d'Urso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PART 1, GIPSA-LAB. 2009, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Detection in the French Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive learning of implicative fuzzy rules applied to the classification of POLSAR features in the context of Alpine glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Darlea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GIPSA-LAB. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Radar à Synthèse dOuverture interférométrique et polarimétrique. Application au suivi des glaciers alpins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Savoie; Université Polytechnique de Bucarest, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanUS_server : SCANner UltraSons bistatique à éléments interférométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanUS_processing : SCANner UltraSons bistatique à éléments interférométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanUS_client : SCANner UltraSons bistatique à éléments interférométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanUS_view : SCANner UltraSons bistatique à éléments interférométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RadHaRS : RADar monitoring of structural HAzards using spaceborne Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3S-SAR : Snow Statistical Simulator for Synthetic Aperture Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEDA : Hydrometeorology Exogenous Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZUT : Zernike Ultrasonic Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25897,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF120EE0"/>
+    <w:nsid w:val="02C6DB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26128,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-vasile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6458-3634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120253240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciuca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3175475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pralon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2735992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592678v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Murgan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lora-Ronco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2750402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Candel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bunea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2538900" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Candel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bunea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciocan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2530817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.11.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F01QT0CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2538820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2334355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2336381" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2291573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor-Ion Petrut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006515" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gottardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2014.897399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan D. Tamas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Deacu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28386" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutovac Budo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Filipovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Anton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Alexandru Ilie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2035216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912713" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m07-005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sen Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Buzuloiu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ciuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazyz Rkhiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Le Bourdat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727556v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883779" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401587v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554273" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hieramente" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9389105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guy d'Urso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962806" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900558" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Petrut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lungu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Vasile" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448211v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Bunea" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nedelcu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Candel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761114" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472469" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bunea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciocan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goarant Anne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pralon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pompeo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441803v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326338" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01246543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326648" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dunca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2015.7133666" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Charlatchk&#225;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2015.7131065" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2015.7360411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326082" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178663" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065835v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486020v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Antonino Licciardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065785v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486036v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972653v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tudoroiu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852099v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Dahmani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785992v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muja" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICComm.2012.6262557" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785999v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785995v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726925v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350393" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486046v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726937v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352524" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boldo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486044v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798014v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507119v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Darlea" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544171v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177762v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125286v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Dar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Pop" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282222v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125344v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177939v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133146v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julea" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264708v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164199v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164194v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164186v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701503v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263956v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264533v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486558v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370683" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164209v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bousquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legresy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486555v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepadatu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moldovan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schiopu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2002.1105801" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486556v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Nedelcu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967532" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485766v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789811032165" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3217-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839678v3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Signal-and-Image-Processing-for-Remote-Sensing/Chen/p/book/9781032437415" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486551v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F1-4020-2173-9_34" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-2173-9_34" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/396823E7D85F0C4C830C698CA39E5629B257A52C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01633792v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01633794v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401644v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302447v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935333v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935359v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402272v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485915v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485907v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485903v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485878v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485872v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485895v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485875v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485871v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambie Plesu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485866v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485865v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Mounier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485849v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485854v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485857v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tarita" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485860v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485785v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Ghera" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485802v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485797v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402251v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00252141v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044344v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044348v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044293v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044351v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044201v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044192v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044199v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044197v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-vasile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6458-3634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120253240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jnpBbpcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ciuca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Anghel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3175475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Murgan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lora-Ronco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2750402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pralon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2735992" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2538900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Candel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bunea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/6/062003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Candel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bunea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciocan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Cacoveanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2530817" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy d'Urso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.11.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F01QT0CM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2538820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2334355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2336381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2396773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan D. Tamas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Deacu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2291573" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor-Ion Petrut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gottardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2014.897399" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutovac Budo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Filipovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2152363" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2035496" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Anton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-Alexandru Ilie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.912713" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m07-005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sen Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Buzuloiu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ciuc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazyz Rkhiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Le Bourdat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727556v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883779" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401587v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554273" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hieramente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9389105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004391v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324129" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900558" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guy d'Urso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS40490.2019.8962806" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Petrut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lungu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Vasile" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Bunea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nedelcu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Candel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761114" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472469" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486014v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bunea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciocan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goarant Anne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pralon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pompeo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2016.7485303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441803v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01246543v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326648" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dunca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2015.7133666" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Charlatchk&#225;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326338" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2015.7131065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2015.7360411" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178663" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326082" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486041v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Antonino Licciardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065821v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.6875610" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946824" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065835v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tudoroiu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottardi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972555v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985745v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Dahmani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974709v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726925v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350393" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726937v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boldo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785992v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muja" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICComm.2012.6262557" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050039" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640862v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757751" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Darlea" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654203" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544171v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417935" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354209v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125286v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Dar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Pop" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282222v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177762v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133146v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julea" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264708v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701503v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263956v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164194v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164186v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264533v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164199v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486558v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370683" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164209v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bousquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legresy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486556v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moldovan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486555v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepadatu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schiopu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2002.1105801" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Nedelcu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967532" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485766v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789811032165" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3217-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839678v3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Signal-and-Image-Processing-for-Remote-Sensing/Chen/p/book/9781032437415" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486551v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F1-4020-2173-9_34" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-2173-9_34" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/396823E7D85F0C4C830C698CA39E5629B257A52C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01633792v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01633794v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401644v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302447v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935333v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935359v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402272v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485903v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485907v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485878v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485872v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485895v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485875v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485871v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralambie Plesu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485866v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485865v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Mounier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tarita" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485854v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485849v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485785v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Ghera" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485802v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485780v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485797v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barboux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402251v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00252141v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044344v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044348v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044293v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044351v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044192v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044201v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044199v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044197v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>