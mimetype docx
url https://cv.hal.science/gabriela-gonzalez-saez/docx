--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1211,429 +1211,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabab Alkhalifa</w:t>
+                <w:t xml:space="preserve">Predicting Retrieval Performance Changes in Evolving Evaluation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa El-Ebshihy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gonzalez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Galuščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Bilal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Deveaud</w:t>
+                <w:t xml:space="preserve">Florina Piroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference of the {CLEF} Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.21-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475726v1</w:t>
+                <w:t xml:space="preserve">hal-04288398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Alkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsuvas Borkakoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Camacho-Collados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.499-505, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Retrieval Performance Changes in Evolving Evaluation Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florina Piroi</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Alkhalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsuvas Borkakoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Camacho-Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the {CLEF} Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.21-33, </w:t>
+              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288398v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LongEval-Retrieval: French-English Dynamic Test Collection for Continuous Web Search Evaluation</w:t>
               </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Galuščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florina Piroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the workshop QPP++ 2023: Query Performance Prediction and Its Evaluation in New Tasks, co-located with The 45th European Conference on Information Retrieval (ECIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.20-24</w:t>
@@ -3075,265 +3075,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Evaluation of Information Retrieval Systems on Evolving Datasets with Pivot Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Suominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liadh Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Nicole González-Sáez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12880, Springer International Publishing, pp.91-102, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">, 12880, Springer International Publishing, pp.308-323, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369898v1</w:t>
+                <w:t xml:space="preserve">hal-03369846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Suominen</w:t>
+                <w:t xml:space="preserve">Towards the Evaluation of Information Retrieval Systems on Evolving Datasets with Pivot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Nicole González-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorraine Goeuriot; Alexis Joly. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12880, Springer International Publishing, pp.308-323, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 12th International Conference of the CLEF Association, CLEF 2021, Virtual Event, September 21–24, 2021, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12880, Springer International Publishing, pp.91-102, 2021, Lecture Notes in Computer Science, 978-3-030-85250-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369846v1</w:t>
+                <w:t xml:space="preserve">hal-03369898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the CLEF eHealth Evaluation Lab 2020</w:t>
               </w:r>
@@ -3646,51 +3650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64F11148"/>
+    <w:nsid w:val="C60EE093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3877,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-gonzalez-saez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0878-5263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581509v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Niaouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez-Saez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nackl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cancellieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.08541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Turner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Piroi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225; Romain Deveaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galuscakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galusc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brew-Sam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez S&#225;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.long_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02977382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez Saez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miranda-Escalada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04547265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-gonzalez-saez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0878-5263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581509v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Niaouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez-Saez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nackl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cancellieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.08541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Turner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Piroi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225; Romain Deveaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galuscakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galusc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brew-Sam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez S&#225;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.long_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02977382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez Saez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miranda-Escalada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04547265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>