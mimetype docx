--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1211,429 +1211,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Retrieval Performance Changes in Evolving Evaluation Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petra Galuščáková</w:t>
+                <w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Alkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florina Piroi</w:t>
+                <w:t xml:space="preserve">Iman Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsuvas Borkakoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Camacho-Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the {CLEF} Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_3⟩</w:t>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.499-505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288398v1</w:t>
+                <w:t xml:space="preserve">hal-04060056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Alkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsuvas Borkakoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Camacho-Collados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060056v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Deveaud</w:t>
+                <w:t xml:space="preserve">Predicting Retrieval Performance Changes in Evolving Evaluation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa El-Ebshihy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gonzalez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Galuščáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Piroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t>
+              <w:t xml:space="preserve">14th International Conference of the {CLEF} Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.21-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475726v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LongEval-Retrieval: French-English Dynamic Test Collection for Continuous Web Search Evaluation</w:t>
               </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Galuščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florina Piroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the workshop QPP++ 2023: Query Performance Prediction and Its Evaluation in New Tasks, co-located with The 45th European Conference on Information Retrieval (ECIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.20-24</w:t>
@@ -3650,51 +3650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C60EE093"/>
+    <w:nsid w:val="ED3B4A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-gonzalez-saez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0878-5263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581509v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Niaouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez-Saez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nackl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cancellieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.08541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Turner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Piroi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225; Romain Deveaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galuscakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galusc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brew-Sam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez S&#225;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.long_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02977382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez Saez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miranda-Escalada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04547265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-gonzalez-saez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0878-5263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581509v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Niaouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez-Saez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nackl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cancellieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.08541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robert Turner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nakhle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Piroi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galu&#353;&#269;&#225;kov&#225; Romain Deveaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591921" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galuscakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Galusc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Albarede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Mannion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Suominen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brew-Sam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez S&#225;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.long_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadh Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02977382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonzalez Saez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nicole Gonz&#225;lez-S&#225;ez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miranda-Escalada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krallinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04547265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>