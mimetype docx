--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -66,12761 +66,13232 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantical Visual Information Facilitates Odor Imagery: A Combined Neurophysiological and Psychometrical Approach</w:t>
+                <w:t xml:space="preserve">18F-Florbetaben PET Detection of Cardiac and Multi-Organ Involvement for Identifying AL and ATTR Cardiac Amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Fantin</w:t>
+                <w:t xml:space="preserve">Telma Sprauel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+                <w:t xml:space="preserve">Emmanuel Itti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.e70835. </w:t>
+              <w:t xml:space="preserve">JACC. Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (3), pp.102626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.70835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2026.102626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374895v1</w:t>
+                <w:t xml:space="preserve">hal-05585577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it all in your head? Reducing virtual reality induced cybersickness by pleasant odor imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Semantical Visual Information Facilitates Odor Imagery: A Combined Neurophysiological and Psychometrical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319661⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e70835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055604v1</w:t>
+                <w:t xml:space="preserve">hal-05374895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mechanisms of odour imagery induced by non-figurative visual cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clinical impact of an explainable machine learning with amino acid PET imaging: application to the diagnosis of aggressive glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Zinsz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2024.108836⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), pp.1989-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-024-07053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483316v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo depiction of cortical bone vascularization with ultra-high resolution-CT and deep learning algorithm reconstruction using osteoid osteoma as a model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is it all in your head? Reducing virtual reality induced cybersickness by pleasant odor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0319661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05141603v1</w:t>
+                <w:t xml:space="preserve">hal-05055604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential factors on the echogenicity of peripheral venous catheters: Insights from an experimental phantom study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neural mechanisms of odour imagery induced by non-figurative visual cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+                <w:t xml:space="preserve">Céline Charroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Hani</w:t>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (3), pp.1009-1015. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.108836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/11297298241254675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2024.108836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606375v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual constraints induce flexibility of visual field dependence following a virtual immersion? Effects of perceptive style and cybersickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo depiction of cortical bone vascularization with ultra-high resolution-CT and deep learning algorithm reconstruction using osteoid osteoma as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Ceyte</w:t>
+                <w:t xml:space="preserve">Fatma Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Maïni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-022-00703-w⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (1), pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822866v1</w:t>
+                <w:t xml:space="preserve">hal-05141603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influential factors on the echogenicity of peripheral venous catheters: Insights from an experimental phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+                <w:t xml:space="preserve">Côme Slosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Preuilh</w:t>
+                <w:t xml:space="preserve">Hind Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.1009-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11297298241254675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086636v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning–Based Phenogrouping in Mitral Valve Prolapse Identifies Profiles Associated With Myocardial Fibrosis and Cardiovascular Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Huttin</w:t>
+                <w:t xml:space="preserve">Do individual constraints induce flexibility of visual field dependence following a virtual immersion? Effects of perceptive style and cybersickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+                <w:t xml:space="preserve">Gwenaelle Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jobbe-Duval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Maïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.03.009⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-022-00703-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102227v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Atonic PNES capture in fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Fantin</w:t>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Braun</w:t>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Husson</w:t>
+                <w:t xml:space="preserve">A. Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.803145. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.803145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905950v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour la mise en place d’études multicentriques avec IRM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning–Based Phenogrouping in Mitral Valve Prolapse Identifies Profiles Associated With Myocardial Fibrosis and Cardiovascular Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Troprès</w:t>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Antoine Jobbe-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Senage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jidi.2021.04.003⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.1271-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03275595v1</w:t>
+                <w:t xml:space="preserve">hal-04102227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular therapy with or without intravenous thrombolysis in acute stroke with tandem occlusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Anadani</w:t>
+                <w:t xml:space="preserve">Recommandations pour la mise en place d’études multicentriques avec IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papanagiotou</w:t>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Nogueira</w:t>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 14 (4), pp.314-320. </w:t>
+              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-017202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jidi.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224258v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03275595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Lasting Myocardial and Skeletal Muscle Damage Evidenced by Serial CMR During the First Year in COVID-19 Patients From the First Wave</w:t>
+                <w:t xml:space="preserve">Case report: Atonic PNES capture in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Filippetti</w:t>
+                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pace</w:t>
+                <w:t xml:space="preserve">Marc Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Louis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Goehringer</w:t>
+                <w:t xml:space="preserve">Cyril Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.831580⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.803145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.803145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933697v1</w:t>
+                <w:t xml:space="preserve">hal-03905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional MRI-based study of emotional experience in patients with psychogenic non-epileptic seizures: Protocol for an observational case-control study–EMOCRISES study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endovascular therapy with or without intravenous thrombolysis in acute stroke with tandem occlusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Anadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauvé</w:t>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Tyvaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+                <w:t xml:space="preserve">Panagiotis Papanagiotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Gao</w:t>
+                <w:t xml:space="preserve">Raul Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262216. </w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (4), pp.314-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-017202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905967v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography for Assessing Fibrosis in Patients with Crohn’s Disease: A Pilot Study</w:t>
+                <w:t xml:space="preserve">Long-Lasting Myocardial and Skeletal Muscle Damage Evidenced by Serial CMR During the First Year in COVID-19 Patients From the First Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Avila</w:t>
+                <w:t xml:space="preserve">Laura Filippetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Nathalie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Kannengiesser</w:t>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-021-07311-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.831580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.831580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168228v1</w:t>
+                <w:t xml:space="preserve">hal-03933697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New magnetic resonance imaging sequences for fibrosis assessment in Crohn’s disease: a pilot study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional MRI-based study of emotional experience in patients with psychogenic non-epileptic seizures: Protocol for an observational case-control study–EMOCRISES study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Odille</w:t>
+                <w:t xml:space="preserve">Pierre Fauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Danese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Louise Tyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00365521.2022.2094727⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168240v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative dynamic contrast-enhanced MRI of bone marrow perfusion at the proximal femur: influence of femoral head osteonecrosis risk factor and overt osteonecrosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnetic Resonance Elastography for Assessing Fibrosis in Patients with Crohn’s Disease: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sammy Badr</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-022-09250-z⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (9), pp.4518-4524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-021-07311-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571064v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral electrical stimulation of the right anterior fusiform gyrus impairs human face identity recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
+                <w:t xml:space="preserve">New magnetic resonance imaging sequences for fibrosis assessment in Crohn’s disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">F Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Danese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118932⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (12), pp.1450-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00365521.2022.2094727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863185v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Gender and Age on Self-reported Odor Imagery Ability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloe Pinzano</w:t>
+                <w:t xml:space="preserve">Quantitative dynamic contrast-enhanced MRI of bone marrow perfusion at the proximal femur: influence of femoral head osteonecrosis risk factor and overt osteonecrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Rumeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lauriane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-022-09302-0⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.2340-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-022-09250-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989731v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct transfer to angiosuite for patients with severe acute stroke treated with thrombectomy: the multicentre randomised controlled DIRECT ANGIO trial protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracerebral electrical stimulation of the right anterior fusiform gyrus impairs human face identity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubaker Cherifi</w:t>
+                <w:t xml:space="preserve">Angélique Volfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Richard</w:t>
+                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nace</w:t>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040522⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.118932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240602v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary bone tumor imaging reporting and data system (BTI-RADS): initial assessment of a systematic imaging evaluation and comprehensive reporting method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of Gender and Age on Self-reported Odor Imagery Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (10), pp.7637-7652. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.145-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-021-07745-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-022-09302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240529v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Dorsal Subluxation of the Scaphoid in Patients With Scapholunate Ligament Tears: A 4D CT Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des compétences pour la pratique de la biométrie échographique fœtale : validation prospective du score OSAUS METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Blanc</w:t>
+                <w:t xml:space="preserve">G. Ambroise Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Rauch</w:t>
+                <w:t xml:space="preserve">P. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waled Abou Arab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Judlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/AJR.20.22855⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (4), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241062v1</w:t>
+                <w:t xml:space="preserve">hal-03183999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+                <w:t xml:space="preserve">Evaluation of Dorsal Subluxation of the Scaphoid in Patients With Scapholunate Ligament Tears: A 4D CT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+                <w:t xml:space="preserve">Aymeric Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Abou Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216 (1), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/AJR.20.22855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212244v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dimensional CT Analysis of Dorsal Intercalated Segment Instability in patients with Suspected Scapholunate Instability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solitary bone tumor imaging reporting and data system (BTI-RADS): initial assessment of a systematic imaging evaluation and comprehensive reporting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Granero</w:t>
+                <w:t xml:space="preserve">Guilherme Jaquet Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Rouizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Jean-Michel Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blum</w:t>
+                <w:t xml:space="preserve">Eve Euxibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wrist Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (03), pp.234-240. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.7637-7652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1722571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-021-07745-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824694v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the neuroanatomy knowledge and spatial ability of radiotherapy technologist undergraduates using an interactive volumetric simulation tool—the RadioLOG project</w:t>
+                <w:t xml:space="preserve">Direct transfer to angiosuite for patients with severe acute stroke treated with thrombectomy: the multicentre randomised controlled DIRECT ANGIO trial protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+                <w:t xml:space="preserve">Nolwenn Riou-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">François Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+                <w:t xml:space="preserve">Aboubaker Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-07351-1⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.e040522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241367v1</w:t>
+                <w:t xml:space="preserve">hal-03240602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences pour la pratique de la biométrie échographique fœtale : validation prospective du score OSAUS METHOD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the neuroanatomy knowledge and spatial ability of radiotherapy technologist undergraduates using an interactive volumetric simulation tool—the RadioLOG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hossu</w:t>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertholdt</w:t>
+                <w:t xml:space="preserve">Marc Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Judlin</w:t>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (4), pp.275-281. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.2132-2143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-07351-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183999v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging Screening for Postinfarct Life-Threatening Ventricular Arrhythmia</w:t>
+                <w:t xml:space="preserve">Four-Dimensional CT Analysis of Dorsal Intercalated Segment Instability in patients with Suspected Scapholunate Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian de Chillou</w:t>
+                <w:t xml:space="preserve">Lionel Athlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voilliot</w:t>
+                <w:t xml:space="preserve">Jonathan Granero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Amraoui</w:t>
+                <w:t xml:space="preserve">Kamel Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Duchateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloi Marijon</w:t>
+                <w:t xml:space="preserve">Alain Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wrist Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (03), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1722571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073535v1</w:t>
+                <w:t xml:space="preserve">hal-03824694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic MRI is not yet ready for morphologic and functional assessment of patellar cartilage at 1.5 Tesla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vogrig</w:t>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Louis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Hossu</w:t>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.09.002⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224288v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Dorsal Scaphoid Displacement Using Posterior Radioscaphoid Angle in Patients With Suspected Scapholunate Instability: A Preliminary Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blum</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging Screening for Postinfarct Life-Threatening Ventricular Arrhythmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Chillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hand Surgery (American Volume)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhsa.2020.09.016⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.2479-2481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224299v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement Myocardial Fibrosis in Patients With Mitral Valve Prolapse: Relation to Mitral Regurgitation, Ventricular Remodeling, and Arrhythmia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Filippetti</w:t>
+                <w:t xml:space="preserve">Synthetic MRI is not yet ready for morphologic and functional assessment of patellar cartilage at 1.5 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (3), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.050214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03231070v1</w:t>
+                <w:t xml:space="preserve">hal-03224288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the upper lateral nasal cartilages exist? The concept of septolateral cartilages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hossu</w:t>
+                <w:t xml:space="preserve">Evaluation of Dorsal Scaphoid Displacement Using Posterior Radioscaphoid Angle in Patients With Suspected Scapholunate Instability: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Athlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hand Surgery (American Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhsa.2020.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03241295v1</w:t>
+                <w:t xml:space="preserve">hal-03224299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal biometry in ultrasound: A new approach to assess the long-term impact of simulation on learning patterns</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do the upper lateral nasal cartilages exist? The concept of septolateral cartilages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fauvel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">M. Varoquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102135⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (2), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231243v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamza Achit</w:t>
+                <w:t xml:space="preserve">Fetal biometry in ultrasound: A new approach to assess the long-term impact of simulation on learning patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zuily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (8), pp.102135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218471v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+                <w:t xml:space="preserve">Replacement Myocardial Fibrosis in Patients With Mitral Valve Prolapse: Relation to Mitral Regurgitation, Ventricular Remodeling, and Arrhythmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fauvelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Antoine Jobbé-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filippetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (18), pp.1763-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.050214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159567v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Imaging Biomarkers for Clinical Impairment and Disease Progression in Patients with Shoulder Adhesive Capsulitis: A Prospective Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Śebastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Achit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10173882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.342-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824551v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in fetal ultrasound biometry: Prospective assesment of Objective Structured Assessment of Ultrasound Skills (OSAUS) efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Gabriel</w:t>
+                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.e4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2020.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032277v1</w:t>
+                <w:t xml:space="preserve">hal-03159567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of scapholunate instability with dynamic computed tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MR Imaging Biomarkers for Clinical Impairment and Disease Progression in Patients with Shoulder Adhesive Capsulitis: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Padoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hand Surgery (European Volume)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753193419893890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (17), pp.3882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10173882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224303v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective assessment of reproducibility of three-dimensional ultrasound for fetal biometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chamagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (7-8), pp.481-487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Vividness of Olfactory Imagery Questionnaire: A Potential Tool for Diagnosing Olfactory Loss by Assessing Olfactory Imagery?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhor Ramdane-Cherif</w:t>
+                <w:t xml:space="preserve">Assessment of scapholunate instability with dynamic computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Athlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Granero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jacquot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hand Surgery (European Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753193419893890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208615v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of infarct location in patients with DWI-ASPECTS 0–5 acute stroke treated with thrombectomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
+                <w:t xml:space="preserve">Training in fetal ultrasound biometry: Prospective assesment of Objective Structured Assessment of Ultrasound Skills (OSAUS) efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zuily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011096⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.800-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2020.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235060v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of functional independence after optimal reperfusion in anterior circulation ischaemic stroke with indication for intravenous thrombolysis plus mechanical thrombectomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guillemin</w:t>
+                <w:t xml:space="preserve">French Vividness of Olfactory Imagery Questionnaire: A Potential Tool for Diagnosing Olfactory Loss by Assessing Olfactory Imagery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gory</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhor Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14509⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.606667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240559v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravoxel incoherent motion MRI for the initial characterization of non-fatty non-vascular soft tissue tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of infarct location in patients with DWI-ASPECTS 0–5 acute stroke treated with thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Panni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Michelozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Louis</w:t>
+                <w:t xml:space="preserve">Raphael Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.11.003⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (24), pp.e3344-e3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240958v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal artifact reduction for intracranial projectiles on post mortem computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intravoxel incoherent motion MRI for the initial characterization of non-fatty non-vascular soft tissue tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Douis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Kolopp</w:t>
+                <w:t xml:space="preserve">M. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (3), pp.177-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231120v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal artifact reduction for intracranial projectiles on post mortem computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. S Formery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bertholdt</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225359v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer Duration of Hypertension and MRI Microvascular Brain Alterations Are Associated with Lower Hippocampal Volumes in Older Individuals with Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areti Triantafyllou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Banasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190842⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.e037751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865561v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longer Duration of Hypertension and MRI Microvascular Brain Alterations Are Associated with Lower Hippocampal Volumes in Older Individuals with Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Derraz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+                <w:t xml:space="preserve">Masatake Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (1), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231086v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Banasiak</w:t>
+                <w:t xml:space="preserve">Predictive factors of functional independence after optimal reperfusion in anterior circulation ischaemic stroke with indication for intravenous thrombolysis plus mechanical thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Riou‐comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
+                <w:t xml:space="preserve">B. Lapergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raynaud</w:t>
+                <w:t xml:space="preserve">F. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.14509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231285v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of uteroplacental vascularisation in early first-trimester pregnancy with contrast-enhanced ultrasound and 3D power Doppler angiography: protocol for a prospective, cross-sectional, multicentre and non-randomised open study (“HOPE Study”)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Eszto</w:t>
+                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Tournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naoual Mellouki</w:t>
+                <w:t xml:space="preserve">Caroline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.e030353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030353⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225340v1</w:t>
+                <w:t xml:space="preserve">hal-03231285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of workflow metrics on clinical outcomes of low diffusion-weighted imaging Alberta Stroke Program Early Computed Tomography Score (DWI-ASPECTS) patients subjected to mechanical thrombectomy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Blanc</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2019-015519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235095v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Emergent Cervical Carotid Stenting in Tandem Occlusion Strokes Treated by Thrombectomy: A Review of the TITAN Collaboration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Anxionnat</w:t>
+                <w:t xml:space="preserve">Assessment of uteroplacental vascularisation in early first-trimester pregnancy with contrast-enhanced ultrasound and 3D power Doppler angiography: protocol for a prospective, cross-sectional, multicentre and non-randomised open study (“HOPE Study”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Derelle</w:t>
+                <w:t xml:space="preserve">Marie-Laure Eszto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tonnelet</w:t>
+                <w:t xml:space="preserve">Mathilde Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00206⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.e030353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860911v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full model-based iterative reconstruction (MBIR) in abdominal CT increases objective image quality, but decreases subjective acceptance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Effect of workflow metrics on clinical outcomes of low diffusion-weighted imaging Alberta Stroke Program Early Computed Tomography Score (DWI-ASPECTS) patients subjected to mechanical thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Panni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Michelozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Noël</w:t>
+                <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-018-5988-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.742-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2019-015519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231736v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Stroke With Large Ischemic Core Treated by Thrombectomy Predictors of Good Outcome and Mortality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Panni</w:t>
+                <w:t xml:space="preserve">Impact of Emergent Cervical Carotid Stenting in Tandem Occlusion Strokes Treated by Thrombectomy: A Review of the TITAN Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bracard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
+                <w:t xml:space="preserve">René Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Desilles</w:t>
+                <w:t xml:space="preserve">Anne-Laure Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tonnelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024295⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234962v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based MR imaging follow-up strategy for desmoid-type fibromatosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full model-based iterative reconstruction (MBIR) in abdominal CT increases objective image quality, but decreases subjective acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Biouichi</w:t>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Abou Arab</w:t>
+                <w:t xml:space="preserve">Nicolas Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Sirveaux</w:t>
+                <w:t xml:space="preserve">Alain Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (2), pp.895-902. </w:t>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.4016-4025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06404-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-018-5988-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231229v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between subtalar joint quantitative kinematic 4-D CT parameters in healthy volunteers and patients with joint stiffness or chronic ankle instability: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Acute Stroke With Large Ischemic Core Treated by Thrombectomy Predictors of Good Outcome and Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Panni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Formery</w:t>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Balazuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), pp.1164-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241105v1</w:t>
+                <w:t xml:space="preserve">hal-03234962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between tumor growth and hormonal therapy with MR signal characteristics of desmoid-type fibromatosis: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Evidence-based MR imaging follow-up strategy for desmoid-type fibromatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Biouichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chanson</w:t>
+                <w:t xml:space="preserve">W. Abou Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Verhaeghe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Louis</w:t>
+                <w:t xml:space="preserve">M. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.895-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06404-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240945v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional variations of white and grey matter in older hypertensive patients with subjective memory complaints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between tumor growth and hormonal therapy with MR signal characteristics of desmoid-type fibromatosis: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chetouani</w:t>
+                <w:t xml:space="preserve">J.-L. Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad B Chawki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Chauveau-Beuret</w:t>
+                <w:t xml:space="preserve">S. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.12.024⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230975v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A face identity hallucination (palinopsia) generated by intracerebral stimulation of the face-selective right lateral fusiform cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between subtalar joint quantitative kinematic 4-D CT parameters in healthy volunteers and patients with joint stiffness or chronic ankle instability: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Formery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Balazuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jonas</w:t>
+                <w:t xml:space="preserve">Guillaume Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brissart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824563v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added Value of Bone Subtraction in Dual-energy Digital Radiography in the Detection of Pneumothorax</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Kechidi</w:t>
+                <w:t xml:space="preserve">Artificial intelligence assistance for fetal head biometry: Assessment of automated measurement software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acra.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (11), pp.709-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241281v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence assistance for fetal head biometry: Assessment of automated measurement software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Morel</w:t>
+                <w:t xml:space="preserve">Cross-sectional variations of white and grey matter in older hypertensive patients with subjective memory complaints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad B Chawki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney-Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chauveau-Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.804-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231276v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment lesional volume impacts clinical outcome and thrombectomy efficacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">A face identity hallucination (palinopsia) generated by intracerebral stimulation of the face-selective right lateral fusiform cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gory</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25133⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.296-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241420v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Added Value of Bone Subtraction in Dual-energy Digital Radiography in the Detection of Pneumothorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayla Urbaneja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leplat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gauthier Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Omar Bakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
+              <w:t xml:space="preserve">Academic Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acra.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232462v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Pretreatment lesional volume impacts clinical outcome and thrombectomy efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25780⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (1), pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211310v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radio-anatomical correlation study of the cisterna chyli</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Arnoux</w:t>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Labrousse</w:t>
+                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 233 (5), pp.679-684. </w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211 (5), pp.1092-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.12869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235156v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Alarm-corrected” ergonomic armrest use could improve learning curves of novices on robotic simulator</w:t>
+                <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Yang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-016-4934-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.499-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241449v1</w:t>
+                <w:t xml:space="preserve">hal-03211310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Alterations and White Matter Hyperintensities in Elderly Patients With Hypertension: The ADELAHYDE-2 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radio-anatomical correlation study of the cisterna chyli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Pedro Ferreira</w:t>
+                <w:t xml:space="preserve">Jean-Michel Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kearney Schwartz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Marc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233 (5), pp.679-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231190v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiology resident MR and CT image analysis skill assessment using an interactive volumetric simulation tool – the RadioLOG project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A guide for effective anatomical vascularization studies: usefulex vivomethods for both CT and MRI imaging before dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-016-4384-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241073v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol optimization of sacroiliac joint MR Imaging at 3 Tesla: Impact of coil design and motion resistant sequences on image quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory Alterations and White Matter Hyperintensities in Elderly Patients With Hypertension: The ADELAHYDE-2 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Ghassan Watfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bravetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Petit</w:t>
+                <w:t xml:space="preserve">Zohra Lamiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.451.e13-451.e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716247v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative 3-T Proton MR Spectroscopy for the Characterization of Musculoskeletal Neoplasms: Update on Diagnostic Performance and Indications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Radiology resident MR and CT image analysis skill assessment using an interactive volumetric simulation tool – the RadioLOG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/AJR.16.17285⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.878-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-016-4384-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241196v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an Integrated Video Recording and Replaying System in Robotic Surgical Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">“Alarm-corrected” ergonomic armrest use could improve learning curves of novices on robotic simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000001699⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-016-4934-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241456v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide for effective anatomical vascularization studies: usefulex vivomethods for both CT and MRI imaging before dissection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Labrousse</w:t>
+                <w:t xml:space="preserve">Qualitative 3-T Proton MR Spectroscopy for the Characterization of Musculoskeletal Neoplasms: Update on Diagnostic Performance and Indications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ledrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mbapte Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12718⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (6), pp.1312-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/AJR.16.17285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240523v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based recommendations for musculoskeletal kinematic 4D-CT studies using wide area-detector scanners: a phantom study with cadaveric correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toufik Batch</w:t>
+                <w:t xml:space="preserve">Protocol optimization of sacroiliac joint MR Imaging at 3 Tesla: Impact of coil design and motion resistant sequences on image quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bravetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (12), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-016-4362-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03241140v1</w:t>
+                <w:t xml:space="preserve">hal-01716247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of scapholunate diastasis using stress speckle-tracking sonography: a proof-of-concept and feasibility study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of an Integrated Video Recording and Replaying System in Robotic Surgical Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Waled Abou Arab</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-017-4915-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (3), pp.521-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000001699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240978v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biometric method to estimate age on hand radiographs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence-based recommendations for musculoskeletal kinematic 4D-CT studies using wide area-detector scanners: a phantom study with cadaveric correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Formery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mainard-Simard</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Winninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Batch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-016-4362-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01436896v1</w:t>
+                <w:t xml:space="preserve">hal-03241140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The face-processing network Is resilient to focal resection of human visual cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brissart</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of scapholunate diastasis using stress speckle-tracking sonography: a proof-of-concept and feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Abou Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (12), pp.5344-5351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-017-4915-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4509-15.2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418475v1</w:t>
+                <w:t xml:space="preserve">hal-03240978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utero-placental vascularisation in normal and preeclamptic and intra-uterine growth restriction pregnancies: third trimester quantification using 3D power Doppler with comparison to placental vascular morphology (EVUPA): a prospective controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a biometric method to estimate age on hand radiographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Perdriolle-Galet</w:t>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Christov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Laurence Mainard-Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.e009909. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 271, pp.113 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737058v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01436896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-Matter Metabolism in Relation with White-Matter Lesions in Older Hypertensive Patients with Subjective Memory Complaints: A Pilot Voxel-Based Analysis Study</w:t>
+                <w:t xml:space="preserve">The face-processing network Is resilient to focal resection of human visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Verger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Bracard</w:t>
+                <w:t xml:space="preserve">Kevin Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Roch</w:t>
+                <w:t xml:space="preserve">Jesse Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (1-2), pp.106 - 109. </w:t>
+              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (32), pp.8425-8440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000445527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4509-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734849v1</w:t>
+                <w:t xml:space="preserve">hal-01418475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDCT features of hepatocellular carcinoma (HCC) in non-cirrhotic liver</w:t>
+                <w:t xml:space="preserve">Utero-placental vascularisation in normal and preeclamptic and intra-uterine growth restriction pregnancies: third trimester quantification using 3D power Doppler with comparison to placental vascular morphology (EVUPA): a prospective controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lafitte</w:t>
+                <w:t xml:space="preserve">Jie Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laurent</w:t>
+                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soyer</w:t>
+                <w:t xml:space="preserve">Estelle Perdriolle-Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ayav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Balaj</w:t>
+                <w:t xml:space="preserve">Christophe Christov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.e009909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734951v1</w:t>
+                <w:t xml:space="preserve">hal-01737058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal epilepsy lesions may be detected by the voxel-based quantitative analysis of brain FDG-PET images using an original block-matching normalization software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Grey-Matter Metabolism in Relation with White-Matter Lesions in Older Hypertensive Patients with Subjective Memory Complaints: A Pilot Voxel-Based Analysis Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney-Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bracard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalcin Yagdigul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Guedj</w:t>
+                <w:t xml:space="preserve">Véronique Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12149-016-1060-4⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1-2), pp.106 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000445527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419250v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic compliance variation in long male distance triathletes: A new insight into the athlete’s artery?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MDCT features of hepatocellular carcinoma (HCC) in non-cirrhotic liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">A. Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Poussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chenuel</w:t>
+                <w:t xml:space="preserve">C. Balaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (3), pp.355 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231147v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing z-axis coverage of abdominal CT scans of the urinary tract: a proposed alternative proximal landmark for acquisition planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal epilepsy lesions may be detected by the voxel-based quantitative analysis of brain FDG-PET images using an original block-matching normalization software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalcin Yagdigul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gervaise</w:t>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Teixeira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20160197⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12149-016-1060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231203v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aortic compliance variation in long male distance triathletes: A new insight into the athlete’s artery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.539-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729298v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the core face-processing network: Intracerebral stimulation of a face-selective area in the right anterior fusiform gyrus elicits transient prosopagnosia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing z-axis coverage of abdominal CT scans of the urinary tract: a proposed alternative proximal landmark for acquisition planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jacques</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lapierre-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.026⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (1067), pp.20160197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20160197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01245060v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ROI Positioning and Lesion Morphology on Apparent Diffusion Coefficient Analysis for the Differentiation Between Benign and Malignant Nonfatty Soft-Tissue Lesions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 205 (1), pp.W106 - W113. </w:t>
+              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (05), pp.463 - 474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2214/AJR.14.13865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730733v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is High Temporal Resolution Achievable for Paediatric Cardiac Acquisitions during Several Heart Beats? Illustration with Cardiac Phase Contrast Cine-MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the core face-processing network: Intracerebral stimulation of a face-selective area in the right anterior fusiform gyrus elicits transient prosopagnosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Solène Frismand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143744⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330830v1</w:t>
+                <w:t xml:space="preserve">hal-01245060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central pulse pressure is a determinant of heart and brain remodeling in the elderly</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of ROI Positioning and Lesion Morphology on Apparent Diffusion Coefficient Analysis for the Differentiation Between Benign and Malignant Nonfatty Soft-Tissue Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000566⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205 (1), pp.W106 - W113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/AJR.14.13865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726646v1</w:t>
+                <w:t xml:space="preserve">hal-01730733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in FDG brain uptake are more accurately assessed when applying an adaptive template to the SPM method of voxel-based quantitative analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Is High Temporal Resolution Achievable for Paediatric Cardiac Acquisitions during Several Heart Beats? Illustration with Cardiac Phase Contrast Cine-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12149-015-1022-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245045v1</w:t>
+                <w:t xml:space="preserve">hal-01330830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Marrow Edema Pattern Identification in Patients With Lytic Bone Lesions Using Digital Subtraction Angiography–Like Bone Subtraction on Large-Area Detector Computed Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Central pulse pressure is a determinant of heart and brain remodeling in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLI.0000000000000007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7), pp.1378 - 1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726610v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and prognostic value of MRI T2 quantification in heart transplant patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in FDG brain uptake are more accurately assessed when applying an adaptive template to the SPM method of voxel-based quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12222⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.921-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12149-015-1022-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227731v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Calcium on Choline Measurements by 1H MR Spectroscopy of Thigh Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anou Sewonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (6), pp.1309 - 1319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-014-3131-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior experience in micro-surgery may improve the surgeon's performance in robotic surgical training</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diagnostic and prognostic value of MRI T2 quantification in heart transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Escanye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcs.1499⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718619v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bone Marrow Edema Pattern Identification in Patients With Lytic Bone Lesions Using Digital Subtraction Angiography–Like Bone Subtraction on Large-Area Detector Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Razeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3), pp.156 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLI.0000000000000007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prior experience in micro-surgery may improve the surgeon's performance in robotic surgical training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.351 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.1499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An automatic MRI quality control procedure: Multisite reports for slice thickness and geometric accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sewonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (4-5), pp.300-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences Docteur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleasant odor imagination improves tolerance to virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre de la formation doctorale "Compétences Docteur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Feb 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Visually induced motion sensations symposium (VIMS) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Mar 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983381v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétences Docteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossu Gabriela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianqing Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la formation doctorale "Compétences Docteur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Feb 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of reactive oxygen species on metabolism monitored by longitudinal 1 H single voxel MRS follow-up in patients with mitochondrial disease or cerebral tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> COST Chemistry CM0603-MELUSYN Joint Meeting Damages Induced in Biomolecules by Low and High Energy Radiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/261/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagination olfactive en IRMf : Evaluation de supports visuels facilitateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The invisible symptoms of VIMS: how virtual immersion affects sensory integration for spatial perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Visually induced motion sensations symposium (VIMS) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04210951v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Cine SSFP with optical microphone synchronization and motion compensated reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Imagination olfactive en IRMf : Evaluation de supports visuels facilitateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Workshop on Motion Correction in MRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tromso, Norway. 2014</w:t>
+              <w:t xml:space="preserve">6ème congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994526v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04210951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Speech Cine SSFP with optical microphone synchronization and motion compensated reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMRM Workshop on Motion Correction in MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tromso, Norway. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feasibility of an automatic software for medial temporal structures resected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12830,147 +13301,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-figurative coloured arrangements, towards a new tool to visually facilitate odour imagery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12980,105 +13451,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et intégration dans le soin et la recherche des techniques d’imagerie avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05126622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13225,51 +13696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319661" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boubaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.07.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04606375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Slosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11297298241254675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Ceyte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#239;ni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00703-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.803145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03275595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2021.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Louis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.831580" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kannengiesser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-021-07311-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Odille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2022.2094727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09250-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Volfart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118932" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pinzano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rumeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-022-09302-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Cherifi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040522" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jaquet Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trinh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Euxibie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07745-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rauch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Abou Arab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.20.22855" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Athlani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Granero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rouizi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berveiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.01.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogrig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Louis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2020.09.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zuily" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padoin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10173882" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gabriel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.05.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753193419893890" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chamagne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.03.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Panni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelozzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011096" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riou&#8208;comte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapergue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14509" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.11.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Formery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martrille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.10.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Triantafyllou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Ferreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190842" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225340v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Eszto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tournier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mellouki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030353" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235095v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2019-015519" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Derelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5988-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Desilles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024295" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Gondim Teixeira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biouichi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Arab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rios" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06404-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Formery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Balazuc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.03.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verhaeghe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.06.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230975v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chetouani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B Chawki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chauveau-Beuret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.12.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824563v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Urbaneja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dodin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bakour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kechidi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2017.06.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241420v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25133" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235156v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Renard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balaj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Arnoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labrousse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12869" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-4934-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231190v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney Schwartz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Watfa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.01.008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241073v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4384-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravetti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.06.013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledrich" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mbapte Wamba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.16.17285" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241456v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000001699" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240523v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krebs" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12718" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241140v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Winninger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Batch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4362-y" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240978v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4915-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436896v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mainard-Simard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.12.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Weiner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gomez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4509-15.2016" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737058v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009909" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734849v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445527" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734951v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafitte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayav" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaj" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.09.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419250v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalcin Yagdigul" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel van Der Gucht" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-016-1060-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231147v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dupont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.009" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231203v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gervaise" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapierre-Combes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20160197" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245060v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.026" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W023KJ8R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730733v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonarelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.14.13865" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000566" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245045v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-015-1022-2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726610v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Razeto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Villemin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12222" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727005v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3131-z" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718619v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1499" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV9P7GFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240620v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sewonu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.008" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7TZR12-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983381v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hering" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossu Gabriela" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Mao" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillamo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hossu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacombe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012011" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04210951v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kirsch" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basile" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284088v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05126622v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sprauel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2026.102626" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Zinsz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-07053-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04606375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Slosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11297298241254675" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Ceyte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#239;ni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00703-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03275595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2021.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.803145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pace" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.831580" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Gao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kannengiesser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-021-07311-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Odille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2022.2094727" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09250-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Volfart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pinzano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rumeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-022-09302-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berveiller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.01.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rauch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Abou Arab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.20.22855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jaquet Ribeiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Euxibie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07745-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Cherifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Athlani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Granero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rouizi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722571" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogrig" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Louis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2020.09.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zuily" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102135" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padoin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10173882" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chamagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.03.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753193419893890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gabriel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.05.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Panni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011096" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.11.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Formery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martrille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.10.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Triantafyllou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190842" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riou&#8208;comte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapergue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14509" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Eszto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tournier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mellouki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030353" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235095v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2019-015519" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860911v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Derelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00206" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231736v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5988-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234962v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Desilles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024295" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Gondim Teixeira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biouichi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Arab" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rios" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06404-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240945v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verhaeghe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.06.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241105v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Formery" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Balazuc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chetouani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B Chawki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chauveau-Beuret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.12.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.11.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Urbaneja" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dodin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bakour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kechidi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2017.06.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25133" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235156v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Renard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balaj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Arnoux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labrousse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12869" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krebs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12718" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231190v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney Schwartz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Watfa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.01.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241073v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4384-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-4934-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241196v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledrich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mbapte Wamba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.16.17285" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.06.013" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241456v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000001699" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Winninger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Batch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4362-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240978v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4915-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436896v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mainard-Simard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.12.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Weiner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gomez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4509-15.2016" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009909" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445527" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafitte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayav" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.09.007" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419250v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalcin Yagdigul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel van Der Gucht" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-016-1060-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231147v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dupont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231203v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gervaise" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapierre-Combes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20160197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.026" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W023KJ8R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730733v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonarelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.14.13865" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726646v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000566" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245045v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-015-1022-2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727005v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3131-z" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227731v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Villemin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12222" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726610v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Razeto" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718619v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1499" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV9P7GFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240620v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sewonu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7TZR12-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983381v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hering" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossu Gabriela" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Mao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillamo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hossu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacombe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012011" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575532v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Sessa" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04210951v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kirsch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basile" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284088v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05126622v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>