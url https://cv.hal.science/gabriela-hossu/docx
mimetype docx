--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,12387 +66,12655 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-Florbetaben PET Detection of Cardiac and Multi-Organ Involvement for Identifying AL and ATTR Cardiac Amyloidosis</w:t>
+                <w:t xml:space="preserve">Semi‐Automatic Assessment of Crohn's Disease Activity by Combined Analysis of Bowel Lesions and Creeping Fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telma Sprauel</w:t>
+                <w:t xml:space="preserve">Antoine Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Itti</w:t>
+                <w:t xml:space="preserve">Astrée Lemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC. Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 5 (3), pp.102626. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96 (1), pp.302-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2026.102626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.70328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585577v1</w:t>
+                <w:t xml:space="preserve">hal-05624911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantical Visual Information Facilitates Odor Imagery: A Combined Neurophysiological and Psychometrical Approach</w:t>
+                <w:t xml:space="preserve">18F-Florbetaben PET Detection of Cardiac and Multi-Organ Involvement for Identifying AL and ATTR Cardiac Amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Fantin</w:t>
+                <w:t xml:space="preserve">Telma Sprauel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+                <w:t xml:space="preserve">Emmanuel Itti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.e70835. </w:t>
+              <w:t xml:space="preserve">JACC. Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (3), pp.102626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.70835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacadv.2026.102626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374895v1</w:t>
+                <w:t xml:space="preserve">hal-05585577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of an explainable machine learning with amino acid PET imaging: application to the diagnosis of aggressive glioma</w:t>
+                <w:t xml:space="preserve">Semantical Visual Information Facilitates Odor Imagery: A Combined Neurophysiological and Psychometrical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Zinsz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-024-07053-6⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e70835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572721v1</w:t>
+                <w:t xml:space="preserve">hal-05374895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it all in your head? Reducing virtual reality induced cybersickness by pleasant odor imagery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Clinical impact of an explainable machine learning with amino acid PET imaging: application to the diagnosis of aggressive glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamimeh Ahrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Zinsz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), pp.1989-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-024-07053-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05055604v1</w:t>
+                <w:t xml:space="preserve">hal-05572721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mechanisms of odour imagery induced by non-figurative visual cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is it all in your head? Reducing virtual reality induced cybersickness by pleasant odor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0319661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2024.108836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04483316v1</w:t>
+                <w:t xml:space="preserve">hal-05055604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo depiction of cortical bone vascularization with ultra-high resolution-CT and deep learning algorithm reconstruction using osteoid osteoma as a model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Boubaker</w:t>
+                <w:t xml:space="preserve">Neural mechanisms of odour imagery induced by non-figurative visual cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Céline Charroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Douis</w:t>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillet</w:t>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (1), pp.26-32. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.108836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2024.108836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141603v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential factors on the echogenicity of peripheral venous catheters: Insights from an experimental phantom study</w:t>
+                <w:t xml:space="preserve">In vivo depiction of cortical bone vascularization with ultra-high resolution-CT and deep learning algorithm reconstruction using osteoid osteoma as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Slosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fatma Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Hani</w:t>
+                <w:t xml:space="preserve">Nicolas Douis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (3), pp.1009-1015. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (1), pp.26-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/11297298241254675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2023.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606375v1</w:t>
+                <w:t xml:space="preserve">hal-05141603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual constraints induce flexibility of visual field dependence following a virtual immersion? Effects of perceptive style and cybersickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influential factors on the echogenicity of peripheral venous catheters: Insights from an experimental phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Ceyte</w:t>
+                <w:t xml:space="preserve">Côme Slosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Maïni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-022-00703-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.1009-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11297298241254675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822866v1</w:t>
+                <w:t xml:space="preserve">hal-04606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computed Tomography Bone Imaging: Pushing the Boundaries in Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Preuilh</w:t>
+                <w:t xml:space="preserve">Anthony Thay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4), pp.397-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1768451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086636v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning–Based Phenogrouping in Mitral Valve Prolapse Identifies Profiles Associated With Myocardial Fibrosis and Cardiovascular Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do individual constraints induce flexibility of visual field dependence following a virtual immersion? Effects of perceptive style and cybersickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huttin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Maïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.03.009⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-022-00703-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102227v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour la mise en place d’études multicentriques avec IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Comparison of spinal magnetic resonance imaging and classical clinical factors in predicting motor capacity in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lackmy-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Troprès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">A. Preuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jidi.2021.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03275595v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Atonic PNES capture in fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning–Based Phenogrouping in Mitral Valve Prolapse Identifies Profiles Associated With Myocardial Fibrosis and Cardiovascular Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jobbe-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Fantin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Husson</w:t>
+                <w:t xml:space="preserve">Thomas Senage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.803145⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.1271-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2023.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905950v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular therapy with or without intravenous thrombolysis in acute stroke with tandem occlusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations pour la mise en place d’études multicentriques avec IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Anadani</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raul Nogueira</w:t>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-017202⟩</w:t>
+              <w:t xml:space="preserve">Journal d'imagerie diagnostique et interventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jidi.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224258v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03275595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Lasting Myocardial and Skeletal Muscle Damage Evidenced by Serial CMR During the First Year in COVID-19 Patients From the First Wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case report: Atonic PNES capture in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Filippetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Goehringer</w:t>
+                <w:t xml:space="preserve">Cyril Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.831580⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.803145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.803145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933697v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional MRI-based study of emotional experience in patients with psychogenic non-epileptic seizures: Protocol for an observational case-control study–EMOCRISES study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endovascular therapy with or without intravenous thrombolysis in acute stroke with tandem occlusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Anadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papanagiotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauvé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqing Gao</w:t>
+                <w:t xml:space="preserve">Raul Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (4), pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2020-017202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905967v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography for Assessing Fibrosis in Patients with Crohn’s Disease: A Pilot Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New magnetic resonance imaging sequences for fibrosis assessment in Crohn’s disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Avila</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Silvio Danese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-021-07311-9⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (12), pp.1450-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00365521.2022.2094727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168228v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New magnetic resonance imaging sequences for fibrosis assessment in Crohn’s disease: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Magnetic Resonance Elastography for Assessing Fibrosis in Patients with Crohn’s Disease: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00365521.2022.2094727⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (9), pp.4518-4524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-021-07311-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168240v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative dynamic contrast-enhanced MRI of bone marrow perfusion at the proximal femur: influence of femoral head osteonecrosis risk factor and overt osteonecrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sammy Badr</w:t>
+                <w:t xml:space="preserve">Functional MRI-based study of emotional experience in patients with psychogenic non-epileptic seizures: Protocol for an observational case-control study–EMOCRISES study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-022-09250-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571064v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral electrical stimulation of the right anterior fusiform gyrus impairs human face identity recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Lasting Myocardial and Skeletal Muscle Damage Evidenced by Serial CMR During the First Year in COVID-19 Patients From the First Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filippetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Volfart</w:t>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">François Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118932⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.831580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.831580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863185v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Gender and Age on Self-reported Odor Imagery Ability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantitative dynamic contrast-enhanced MRI of bone marrow perfusion at the proximal femur: influence of femoral head osteonecrosis risk factor and overt osteonecrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-022-09302-0⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.2340-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-022-09250-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989731v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences pour la pratique de la biométrie échographique fœtale : validation prospective du score OSAUS METHOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracerebral electrical stimulation of the right anterior fusiform gyrus impairs human face identity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Volfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ambroise Grandjean</w:t>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berveiller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Judlin</w:t>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.010⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.118932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183999v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Dorsal Subluxation of the Scaphoid in Patients With Scapholunate Ligament Tears: A 4D CT Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of Gender and Age on Self-reported Odor Imagery Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/AJR.20.22855⟩</w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12078-022-09302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241062v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary bone tumor imaging reporting and data system (BTI-RADS): initial assessment of a systematic imaging evaluation and comprehensive reporting method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des compétences pour la pratique de la biométrie échographique fœtale : validation prospective du score OSAUS METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Jaquet Ribeiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eve Euxibie</w:t>
+                <w:t xml:space="preserve">P. Judlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-021-07745-9⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (4), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240529v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct transfer to angiosuite for patients with severe acute stroke treated with thrombectomy: the multicentre randomised controlled DIRECT ANGIO trial protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the neuroanatomy knowledge and spatial ability of radiotherapy technologist undergraduates using an interactive volumetric simulation tool—the RadioLOG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Riou-Comte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nace</w:t>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040522⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.2132-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-07351-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240602v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the neuroanatomy knowledge and spatial ability of radiotherapy technologist undergraduates using an interactive volumetric simulation tool—the RadioLOG project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Four-Dimensional CT Analysis of Dorsal Intercalated Segment Instability in patients with Suspected Scapholunate Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Athlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Micard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-07351-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wrist Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (03), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1722571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241367v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dimensional CT Analysis of Dorsal Intercalated Segment Instability in patients with Suspected Scapholunate Instability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blum</w:t>
+                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wrist Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1722571⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824694v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pretreatment Ischemic Location on Functional Outcome after Thrombectomy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Dorsal Subluxation of the Scaphoid in Patients With Scapholunate Ligament Tears: A 4D CT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Micard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Abou Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11112038⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216 (1), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/AJR.20.22855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212244v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging Screening for Postinfarct Life-Threatening Ventricular Arrhythmia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eloi Marijon</w:t>
+                <w:t xml:space="preserve">Solitary bone tumor imaging reporting and data system (BTI-RADS): initial assessment of a systematic imaging evaluation and comprehensive reporting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Jaquet Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Euxibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.003⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.7637-7652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-021-07745-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073535v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic MRI is not yet ready for morphologic and functional assessment of patellar cartilage at 1.5 Tesla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hossu</w:t>
+                <w:t xml:space="preserve">Direct transfer to angiosuite for patients with severe acute stroke treated with thrombectomy: the multicentre randomised controlled DIRECT ANGIO trial protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Riou-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubaker Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.09.002⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.e040522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224288v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Dorsal Scaphoid Displacement Using Posterior Radioscaphoid Angle in Patients With Suspected Scapholunate Instability: A Preliminary Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blum</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging Screening for Postinfarct Life-Threatening Ventricular Arrhythmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Chillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hand Surgery (American Volume)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), pp.10-16. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.2479-2481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhsa.2020.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224299v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the upper lateral nasal cartilages exist? The concept of septolateral cartilages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hossu</w:t>
+                <w:t xml:space="preserve">Evaluation of Dorsal Scaphoid Displacement Using Posterior Radioscaphoid Angle in Patients With Suspected Scapholunate Instability: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Athlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hand Surgery (American Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhsa.2020.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241295v1</w:t>
+                <w:t xml:space="preserve">hal-03224299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal biometry in ultrasound: A new approach to assess the long-term impact of simulation on learning patterns</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synthetic MRI is not yet ready for morphologic and functional assessment of patellar cartilage at 1.5 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102135⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (3), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231243v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement Myocardial Fibrosis in Patients With Mitral Valve Prolapse: Relation to Mitral Regurgitation, Ventricular Remodeling, and Arrhythmia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Huttin</w:t>
+                <w:t xml:space="preserve">Do the upper lateral nasal cartilages exist? The concept of septolateral cartilages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varoquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jobbé-Duval</w:t>
+                <w:t xml:space="preserve">P.A. Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sénage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Filippetti</w:t>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (18), pp.1763-1774. </w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (2), pp.77-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.050214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231070v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Replacement Myocardial Fibrosis in Patients With Mitral Valve Prolapse: Relation to Mitral Regurgitation, Ventricular Remodeling, and Arrhythmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soudant</w:t>
+                <w:t xml:space="preserve">Antoine Jobbé-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Śebastien Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamza Achit</w:t>
+                <w:t xml:space="preserve">Thomas Sénage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filippetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (18), pp.1763-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.050214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218471v1</w:t>
+                <w:t xml:space="preserve">hal-03231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fetal biometry in ultrasound: A new approach to assess the long-term impact of simulation on learning patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zuily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Clément</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">M. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (8), pp.102135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2021.102135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159567v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Imaging Biomarkers for Clinical Impairment and Disease Progression in Patients with Shoulder Adhesive Capsulitis: A Prospective Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Effect of emergent carotid stenting during endovascular therapy for acute anterior circulation stroke patients with tandem occlusion: A multicenter, randomized, clinical trial (TITAN) protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Padoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Śebastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Achit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10173882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.342-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747493020929948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824551v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective assessment of reproducibility of three-dimensional ultrasound for fetal biometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MR Imaging Biomarkers for Clinical Impairment and Disease Progression in Patients with Shoulder Adhesive Capsulitis: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Padoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chamagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (17), pp.3882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10173882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927408v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of scapholunate instability with dynamic computed tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Granero</w:t>
+                <w:t xml:space="preserve">In vivo characterization of physiological and metabolic changes related to isocitrate dehydrogenase 1 mutation expcression by multiparametric MRI and MRS in a rat model with orthotopically grafted human-derived glioblastoma cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Blum</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hand Surgery (European Volume)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1753193419893890⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.e4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224303v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in fetal ultrasound biometry: Prospective assesment of Objective Structured Assessment of Ultrasound Skills (OSAUS) efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Prospective assessment of reproducibility of three-dimensional ultrasound for fetal biometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chamagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2020.05.009⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (7-8), pp.481-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032277v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Vividness of Olfactory Imagery Questionnaire: A Potential Tool for Diagnosing Olfactory Loss by Assessing Olfactory Imagery?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of scapholunate instability with dynamic computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Athlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Granero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hand Surgery (European Volume)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1753193419893890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03208615v1</w:t>
+                <w:t xml:space="preserve">hal-03224303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of infarct location in patients with DWI-ASPECTS 0–5 acute stroke treated with thrombectomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Panni</w:t>
+                <w:t xml:space="preserve">Training in fetal ultrasound biometry: Prospective assesment of Objective Structured Assessment of Ultrasound Skills (OSAUS) efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Michelozzi</w:t>
+                <w:t xml:space="preserve">Priscillia Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zuily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (24), pp.e3344-e3354. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.800-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2020.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235060v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravoxel incoherent motion MRI for the initial characterization of non-fatty non-vascular soft tissue tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Vividness of Olfactory Imagery Questionnaire: A Potential Tool for Diagnosing Olfactory Loss by Assessing Olfactory Imagery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhor Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.11.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.606667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240958v1</w:t>
+                <w:t xml:space="preserve">hal-03208615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal artifact reduction for intracranial projectiles on post mortem computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kolopp</w:t>
+                <w:t xml:space="preserve">The role of infarct location in patients with DWI-ASPECTS 0–5 acute stroke treated with thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Panni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Michelozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (24), pp.e3344-e3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000011096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231120v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intravoxel incoherent motion MRI for the initial characterization of non-fatty non-vascular soft tissue tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225359v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer Duration of Hypertension and MRI Microvascular Brain Alterations Are Associated with Lower Hippocampal Volumes in Older Individuals with Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal artifact reduction for intracranial projectiles on post mortem computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. S Formery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areti Triantafyllou</w:t>
+                <w:t xml:space="preserve">L. Martrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Ferreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">M. Kolopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190842⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865561v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive factors of functional independence after optimal reperfusion in anterior circulation ischaemic stroke with indication for intravenous thrombolysis plus mechanical thrombectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Riou‐comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Riou‐comte</w:t>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillemin</w:t>
+                <w:t xml:space="preserve">B. Gory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gory</w:t>
+                <w:t xml:space="preserve">B. Lapergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.14509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">First trimester screening for pre-eclampsia and intrauterine growth restriction using three-dimensional Doppler angiography (SPIRIT): protocol for a multicentre prospective study in nulliparous pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.e037751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231285v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longer Duration of Hypertension and MRI Microvascular Brain Alterations Are Associated with Lower Hippocampal Volumes in Older Individuals with Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Derraz</w:t>
+                <w:t xml:space="preserve">Joao Pedro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+                <w:t xml:space="preserve">Masatake Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (1), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231086v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of uteroplacental vascularisation in early first-trimester pregnancy with contrast-enhanced ultrasound and 3D power Doppler angiography: protocol for a prospective, cross-sectional, multicentre and non-randomised open study (“HOPE Study”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Eszto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.e030353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of workflow metrics on clinical outcomes of low diffusion-weighted imaging Alberta Stroke Program Early Computed Tomography Score (DWI-ASPECTS) patients subjected to mechanical thrombectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Panni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Michelozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaultier Marnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (8), pp.742-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/neurintsurg-2019-015519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Emergent Cervical Carotid Stenting in Tandem Occlusion Strokes Treated by Thrombectomy: A Review of the TITAN Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Zhu</w:t>
+                <w:t xml:space="preserve">Full model-based iterative reconstruction (MBIR) in abdominal CT increases objective image quality, but decreases subjective acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bracard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Tonnelet</w:t>
+                <w:t xml:space="preserve">Alain Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00206⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.4016-4025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-018-5988-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860911v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full model-based iterative reconstruction (MBIR) in abdominal CT increases objective image quality, but decreases subjective acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Emergent Cervical Carotid Stenting in Tandem Occlusion Strokes Treated by Thrombectomy: A Review of the TITAN Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bracard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Anxionnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Noël</w:t>
+                <w:t xml:space="preserve">Romain Tonnelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-018-5988-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231736v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Stroke With Large Ischemic Core Treated by Thrombectomy Predictors of Good Outcome and Mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Desilles</w:t>
+                <w:t xml:space="preserve">Optimization of Fetal Biometry With 3D Ultrasound and Image Recognition (EPICEA): protocol for a prospective cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Banasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybele Ciofolo-Veit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024295⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.e031777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234962v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based MR imaging follow-up strategy for desmoid-type fibromatosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Clot Burden Score on Baseline T2*-MRI Impact Clinical Outcome in Acute Ischemic Stroke Treated with Mechanical Thrombectomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Derraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Biouichi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Sirveaux</w:t>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06404-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5853/jos.2018.01921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231229v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between tumor growth and hormonal therapy with MR signal characteristics of desmoid-type fibromatosis: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Evidence-based MR imaging follow-up strategy for desmoid-type fibromatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Biouichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chanson</w:t>
+                <w:t xml:space="preserve">W. Abou Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Verhaeghe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Louis</w:t>
+                <w:t xml:space="preserve">M. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.895-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06404-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240945v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between subtalar joint quantitative kinematic 4-D CT parameters in healthy volunteers and patients with joint stiffness or chronic ankle instability: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Acute Stroke With Large Ischemic Core Treated by Thrombectomy Predictors of Good Outcome and Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Panni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Formery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), pp.1164-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241105v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence assistance for fetal head biometry: Assessment of automated measurement software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Morel</w:t>
+                <w:t xml:space="preserve">Correlation between tumor growth and hormonal therapy with MR signal characteristics of desmoid-type fibromatosis: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 99 (11), pp.709-716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231276v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional variations of white and grey matter in older hypertensive patients with subjective memory complaints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between subtalar joint quantitative kinematic 4-D CT parameters in healthy volunteers and patients with joint stiffness or chronic ankle instability: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Formery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chetouani</w:t>
+                <w:t xml:space="preserve">Gwenaël Balazuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad B Chawki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Guillaume Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kearney-Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Chauveau-Beuret</w:t>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.12.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230975v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A face identity hallucination (palinopsia) generated by intracerebral stimulation of the face-selective right lateral fusiform cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
+                <w:t xml:space="preserve">Artificial intelligence assistance for fetal head biometry: Assessment of automated measurement software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambroise Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (11), pp.709-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824563v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added Value of Bone Subtraction in Dual-energy Digital Radiography in the Detection of Pneumothorax</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A face identity hallucination (palinopsia) generated by intracerebral stimulation of the face-selective right lateral fusiform cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Kechidi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acra.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.296-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241281v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment lesional volume impacts clinical outcome and thrombectomy efficacy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gory</w:t>
+                <w:t xml:space="preserve">Added Value of Bone Subtraction in Dual-energy Digital Radiography in the Detection of Pneumothorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayla Urbaneja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25133⟩</w:t>
+              <w:t xml:space="preserve">Academic Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acra.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241420v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-sectional variations of white and grey matter in older hypertensive patients with subjective memory complaints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad B Chawki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney-Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leplat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Beaumont</w:t>
+                <w:t xml:space="preserve">Florence Chauveau-Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.804-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232462v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pretreatment lesional volume impacts clinical outcome and thrombectomy efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25780⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (1), pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211310v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radio-anatomical correlation study of the cisterna chyli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrast-Enhanced 3-T Perfusion MRI With Quantitative Analysis for the Characterization of Musculoskeletal Tumors: Is It Worth the Trouble?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Balaj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Labrousse</w:t>
+                <w:t xml:space="preserve">Jacques de Verbizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12869⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211 (5), pp.1092-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/ajr.18.19618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235156v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide for effective anatomical vascularization studies: usefulex vivomethods for both CT and MRI imaging before dissection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of microvascular obstruction on left ventricular local remodeling after reperfused myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12718⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.499-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240523v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Alterations and White Matter Hyperintensities in Elderly Patients With Hypertension: The ADELAHYDE-2 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radio-anatomical correlation study of the cisterna chyli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Pedro Ferreira</w:t>
+                <w:t xml:space="preserve">Clémence Balaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kearney Schwartz</w:t>
+                <w:t xml:space="preserve">Jean-Michel Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Watfa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Marc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233 (5), pp.679-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231190v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiology resident MR and CT image analysis skill assessment using an interactive volumetric simulation tool – the RadioLOG project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A guide for effective anatomical vascularization studies: usefulex vivomethods for both CT and MRI imaging before dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-016-4384-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241073v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Alarm-corrected” ergonomic armrest use could improve learning curves of novices on robotic simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocol optimization of sacroiliac joint MR Imaging at 3 Tesla: Impact of coil design and motion resistant sequences on image quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Yang</w:t>
+                <w:t xml:space="preserve">M. Bravetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Perez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Perrenot</w:t>
+                <w:t xml:space="preserve">D. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-016-4934-6⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (12), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241449v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative 3-T Proton MR Spectroscopy for the Characterization of Musculoskeletal Neoplasms: Update on Diagnostic Performance and Indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ledrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ledrich</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Mbapte Wamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 208 (6), pp.1312-1319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2214/AJR.16.17285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol optimization of sacroiliac joint MR Imaging at 3 Tesla: Impact of coil design and motion resistant sequences on image quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of an Integrated Video Recording and Replaying System in Robotic Surgical Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gondim Teixeira</w:t>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bravetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Petit</w:t>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (3), pp.521-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000001699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716247v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an Integrated Video Recording and Replaying System in Robotic Surgical Training</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Radiology resident MR and CT image analysis skill assessment using an interactive volumetric simulation tool – the RadioLOG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Perrenot</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 265 (3), pp.521-526. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.878-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000001699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-016-4384-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241456v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based recommendations for musculoskeletal kinematic 4D-CT studies using wide area-detector scanners: a phantom study with cadaveric correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">“Alarm-corrected” ergonomic armrest use could improve learning curves of novices on robotic simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toufik Batch</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-016-4362-y⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-016-4934-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241140v1</w:t>
+                <w:t xml:space="preserve">hal-03241449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of scapholunate diastasis using stress speckle-tracking sonography: a proof-of-concept and feasibility study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Memory Alterations and White Matter Hyperintensities in Elderly Patients With Hypertension: The ADELAHYDE-2 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waled Abou Arab</w:t>
+                <w:t xml:space="preserve">Ghassan Watfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lamiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-017-4915-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.451.e13-451.e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240978v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biometric method to estimate age on hand radiographs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evidence-based recommendations for musculoskeletal kinematic 4D-CT studies using wide area-detector scanners: a phantom study with cadaveric correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Formery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mainard-Simard</w:t>
+                <w:t xml:space="preserve">Daniel Winninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Batch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-016-4362-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01436896v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The face-processing network Is resilient to focal resection of human visual cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jonas</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of scapholunate diastasis using stress speckle-tracking sonography: a proof-of-concept and feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brissart</w:t>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waled Abou Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (32), pp.8425-8440. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (12), pp.5344-5351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4509-15.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-017-4915-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418475v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utero-placental vascularisation in normal and preeclamptic and intra-uterine growth restriction pregnancies: third trimester quantification using 3D power Doppler with comparison to placental vascular morphology (EVUPA): a prospective controlled study</w:t>
+                <w:t xml:space="preserve">Development of a biometric method to estimate age on hand radiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Duan</w:t>
+                <w:t xml:space="preserve">Floriane Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Laurence Mainard-Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009909⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 271, pp.113 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737058v1</w:t>
+                <w:t xml:space="preserve">inserm-01436896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-Matter Metabolism in Relation with White-Matter Lesions in Older Hypertensive Patients with Subjective Memory Complaints: A Pilot Voxel-Based Analysis Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roch</w:t>
+                <w:t xml:space="preserve">The face-processing network Is resilient to focal resection of human visual cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000445527⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (32), pp.8425-8440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4509-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734849v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDCT features of hepatocellular carcinoma (HCC) in non-cirrhotic liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lafitte</w:t>
+                <w:t xml:space="preserve">P. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laurent</w:t>
+                <w:t xml:space="preserve">A. Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (3), pp.355 - 360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal epilepsy lesions may be detected by the voxel-based quantitative analysis of brain FDG-PET images using an original block-matching normalization software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Verger</w:t>
+                <w:t xml:space="preserve">Utero-placental vascularisation in normal and preeclamptic and intra-uterine growth restriction pregnancies: third trimester quantification using 3D power Doppler with comparison to placental vascular morphology (EVUPA): a prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chabot-Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalcin Yagdigul</w:t>
+                <w:t xml:space="preserve">Estelle Perdriolle-Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Guedj</w:t>
+                <w:t xml:space="preserve">Christophe Christov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12149-016-1060-4⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.e009909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419250v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic compliance variation in long male distance triathletes: A new insight into the athlete’s artery?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Grey-Matter Metabolism in Relation with White-Matter Lesions in Older Hypertensive Patients with Subjective Memory Complaints: A Pilot Voxel-Based Analysis Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chenuel</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney-Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bracard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1-2), pp.106 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000445527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231147v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing z-axis coverage of abdominal CT scans of the urinary tract: a proposed alternative proximal landmark for acquisition planning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal epilepsy lesions may be detected by the voxel-based quantitative analysis of brain FDG-PET images using an original block-matching normalization software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalcin Yagdigul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20160197⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12149-016-1060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231203v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aortic compliance variation in long male distance triathletes: A new insight into the athlete’s artery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
+                <w:t xml:space="preserve">Bruno Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (05), pp.463 - 474. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.539-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729298v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the core face-processing network: Intracerebral stimulation of a face-selective area in the right anterior fusiform gyrus elicits transient prosopagnosia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing z-axis coverage of abdominal CT scans of the urinary tract: a proposed alternative proximal landmark for acquisition planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rossion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brissart</w:t>
+                <w:t xml:space="preserve">Alban Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Frismand</w:t>
+                <w:t xml:space="preserve">Pedro Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jacques</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Lapierre-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.140-155. </w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (1067), pp.20160197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20160197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245060v1</w:t>
+                <w:t xml:space="preserve">hal-03231203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ROI Positioning and Lesion Morphology on Apparent Diffusion Coefficient Analysis for the Differentiation Between Benign and Malignant Nonfatty Soft-Tissue Lesions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Advanced Techniques in Musculoskeletal Oncology: Perfusion, Diffusion, and Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/AJR.14.13865⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Musculoskeletal Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (05), pp.463 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1569250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730733v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is High Temporal Resolution Achievable for Paediatric Cardiac Acquisitions during Several Heart Beats? Illustration with Cardiac Phase Contrast Cine-MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the core face-processing network: Intracerebral stimulation of a face-selective area in the right anterior fusiform gyrus elicits transient prosopagnosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Frismand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143744⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330830v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central pulse pressure is a determinant of heart and brain remodeling in the elderly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+                <w:t xml:space="preserve">Is High Temporal Resolution Achievable for Paediatric Cardiac Acquisitions during Several Heart Beats? Illustration with Cardiac Phase Contrast Cine-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000566⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726646v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in FDG brain uptake are more accurately assessed when applying an adaptive template to the SPM method of voxel-based quantitative analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of ROI Positioning and Lesion Morphology on Apparent Diffusion Coefficient Analysis for the Differentiation Between Benign and Malignant Nonfatty Soft-Tissue Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205 (1), pp.W106 - W113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/AJR.14.13865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12149-015-1022-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245045v1</w:t>
+                <w:t xml:space="preserve">hal-01730733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Calcium on Choline Measurements by 1H MR Spectroscopy of Thigh Muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Central pulse pressure is a determinant of heart and brain remodeling in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7), pp.1378 - 1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-014-3131-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01727005v1</w:t>
+                <w:t xml:space="preserve">hal-01726646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic and prognostic value of MRI T2 quantification in heart transplant patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Villemin</w:t>
+                <w:t xml:space="preserve">Age-related changes in FDG brain uptake are more accurately assessed when applying an adaptive template to the SPM method of voxel-based quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel van Der Gucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Escanye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.69-76. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.921-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tri.12222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12149-015-1022-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227731v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Marrow Edema Pattern Identification in Patients With Lytic Bone Lesions Using Digital Subtraction Angiography–Like Bone Subtraction on Large-Area Detector Computed Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of Calcium on Choline Measurements by 1H MR Spectroscopy of Thigh Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecocq</w:t>
+                <w:t xml:space="preserve">Anou Sewonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Razeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Louis</w:t>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLI.0000000000000007⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.1309 - 1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-014-3131-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726610v1</w:t>
+                <w:t xml:space="preserve">hal-01727005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior experience in micro-surgery may improve the surgeon's performance in robotic surgical training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Perrenot</w:t>
+                <w:t xml:space="preserve">Bone Marrow Edema Pattern Identification in Patients With Lytic Bone Lesions Using Digital Subtraction Angiography–Like Bone Subtraction on Large-Area Detector Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Gondim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Marco Razeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcs.1499⟩</w:t>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (3), pp.156 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLI.0000000000000007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718619v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnostic and prognostic value of MRI T2 quantification in heart transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Escanye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prior experience in micro-surgery may improve the surgeon's performance in robotic surgical training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.351 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.1499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An automatic MRI quality control procedure: Multisite reports for slice thickness and geometric accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sewonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (4-5), pp.300-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12456,383 +12724,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleasant odor imagination improves tolerance to virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Ceyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visually induced motion sensations symposium (VIMS) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Mar 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences Docteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossu Gabriela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianqing Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre de la formation doctorale "Compétences Docteur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Feb 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reactive oxygen species on metabolism monitored by longitudinal 1 H single voxel MRS follow-up in patients with mitochondrial disease or cerebral tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> COST Chemistry CM0603-MELUSYN Joint Meeting Damages Induced in Biomolecules by Low and High Energy Radiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/261/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12842,456 +13110,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invisible symptoms of VIMS: how virtual immersion affects sensory integration for spatial perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visually induced motion sensations symposium (VIMS) 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagination olfactive en IRMf : Evaluation de supports visuels facilitateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04210951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Cine SSFP with optical microphone synchronization and motion compensated reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Workshop on Motion Correction in MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tromso, Norway. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of an automatic software for medial temporal structures resected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13301,147 +13569,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-figurative coloured arrangements, towards a new tool to visually facilitate odour imagery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13451,105 +13719,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et intégration dans le soin et la recherche des techniques d’imagerie avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05126622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13696,51 +13964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sprauel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2026.102626" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Zinsz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-07053-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04606375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Slosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11297298241254675" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Ceyte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#239;ni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00703-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03275595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2021.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.803145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pace" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.831580" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Gao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kannengiesser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-021-07311-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Odille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2022.2094727" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09250-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Volfart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pinzano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rumeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-022-09302-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berveiller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.01.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rauch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Abou Arab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.20.22855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jaquet Ribeiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Euxibie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07745-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Cherifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Athlani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Granero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rouizi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722571" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogrig" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Louis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2020.09.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zuily" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102135" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padoin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10173882" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chamagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.03.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753193419893890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gabriel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.05.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Panni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011096" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.11.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Formery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martrille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.10.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Triantafyllou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190842" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riou&#8208;comte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapergue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14509" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Eszto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tournier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mellouki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030353" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235095v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2019-015519" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860911v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Derelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00206" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231736v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5988-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234962v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Desilles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024295" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Gondim Teixeira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biouichi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Arab" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rios" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06404-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240945v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verhaeghe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.06.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241105v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Formery" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Balazuc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chetouani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B Chawki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chauveau-Beuret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.12.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.11.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Urbaneja" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dodin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bakour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kechidi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2017.06.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25133" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235156v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Renard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balaj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Arnoux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labrousse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12869" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krebs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12718" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231190v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney Schwartz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Watfa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.01.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241073v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4384-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-4934-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241196v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledrich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mbapte Wamba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.16.17285" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.06.013" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241456v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000001699" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241140v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Winninger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Batch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4362-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240978v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4915-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436896v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mainard-Simard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.12.013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Weiner" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gomez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4509-15.2016" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737058v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009909" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445527" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafitte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayav" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.09.007" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419250v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalcin Yagdigul" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel van Der Gucht" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-016-1060-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231147v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dupont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231203v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gervaise" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapierre-Combes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20160197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.026" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W023KJ8R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730733v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonarelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.14.13865" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726646v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000566" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245045v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-015-1022-2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727005v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3131-z" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227731v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Villemin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12222" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726610v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Razeto" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718619v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1499" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV9P7GFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240620v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sewonu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7TZR12-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983381v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hering" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossu Gabriela" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Mao" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406778v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillamo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hossu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacombe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012011" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575532v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Sessa" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04210951v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kirsch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basile" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284088v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05126622v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kneib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astr&#233;e Lemore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Sprauel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Itti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacadv.2026.102626" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70835" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamimeh Ahrari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Zinsz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-024-07053-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boubaker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Gondim Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2023.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04606375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Slosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11297298241254675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Ceyte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#239;ni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00703-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lackmy-Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preuilh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11727-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04102227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobbe-Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2023.03.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03275595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jidi.2021.04.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.803145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Anadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papanagiotou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Nogueira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2020-017202" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Odille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2022.2094727" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kannengiesser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-021-07311-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Gao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262216" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filippetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Louis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.831580" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Badr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09250-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Volfart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118932" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pinzano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rumeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-022-09302-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berveiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.01.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07351-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Athlani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Granero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rouizi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722571" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rauch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waled Abou Arab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.20.22855" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Jaquet Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trinh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Euxibie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-021-07745-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Riou-Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Cherifi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040522" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Chillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voilliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Amraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Marijon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2020.09.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogrig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Louis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Avila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jobb&#233;-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;nage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.050214" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zuily" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauvel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2021.102135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#346;ebastien Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Achit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020929948" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padoin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10173882" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4490" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chamagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.03.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03224303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1753193419893890" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.05.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Panni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelozzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000011096" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirveaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.11.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Formery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martrille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolopp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.10.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riou&#8208;comte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lapergue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14509" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Banasiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-037751" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Triantafyllou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190842" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Eszto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mellouki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030353" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2019-015519" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-018-5988-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bracard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Derelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tonnelet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00206" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybele Ciofolo-Veit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raynaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031777" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231086v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Derraz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2018.01921" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231229v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A Gondim Teixeira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biouichi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abou Arab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rios" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06404-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234962v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Desilles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024295" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Verhaeghe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.06.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241105v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Formery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Balazuc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.03.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.11.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Urbaneja" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dodin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bakour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kechidi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2017.06.015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chetouani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B Chawki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chauveau-Beuret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.12.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25133" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232462v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leplat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Verbizier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/ajr.18.19618" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25780" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235156v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Renard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balaj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Arnoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labrousse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12869" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Krebs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12718" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716247v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondim Teixeira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.06.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241196v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ledrich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mbapte Wamba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.16.17285" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000001699" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241073v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cendre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4384-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-4934-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231190v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Ferreira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney Schwartz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Watfa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lamiral" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.01.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241140v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Winninger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Batch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4362-y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240978v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4915-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436896v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mainard-Simard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2016.12.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418475v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Weiner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Gomez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4509-15.2016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafitte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayav" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balaj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.09.007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737058v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chabot-Lecoanet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009909" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734849v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445527" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419250v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalcin Yagdigul" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel van Der Gucht" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-016-1060-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231147v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dupont" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poussel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gervaise" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Teixeira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapierre-Combes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20160197" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729298v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verhaeghe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1569250" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.026" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W023KJ8R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonarelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.14.13865" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726646v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000566" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245045v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-015-1022-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727005v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3131-z" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726610v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecocq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Razeto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Louis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000007" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227731v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Villemin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escanye" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12222" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718619v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1499" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV9P7GFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240620v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sewonu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anxionnat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.008" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7TZR12-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575548v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983381v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hering" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossu Gabriela" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Mao" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406778v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillamo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hossu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacombe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/261/1/012011" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575532v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Sessa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04210951v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kirsch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basile" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284088v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05126622v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>