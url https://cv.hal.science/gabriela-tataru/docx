--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -208,351 +208,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05152071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in molecular structure and mechanical properties in irradiation of 3D-printed materials produced by SLA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EB irradiation of 3D-printed PLA-based objects: revisiting the links between chain scission, crystallinity and tensile properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Tataru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bourgain</w:t>
+                <w:t xml:space="preserve">Adrian Arias Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Djidda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+                <w:t xml:space="preserve">Miguel Marco Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ionizing Radiation and Polymers (IRaP 2024)</w:t>
+              <w:t xml:space="preserve">The 15th International Symposium on Ionizing Radiation and Polymers (IRaP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comisión Nacional de Energía Atómica (CNEA, Argentina), Comissão Nacional de Energia Nuclear (CNEN, Brazil), Oct 2024, Foz Do Ignaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150285v1</w:t>
+                <w:t xml:space="preserve">hal-05150324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EB irradiation of 3D-printed PLA-based objects: revisiting the links between chain scission, crystallinity and tensile properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of EB-radiation on 3D-printed materials: the contrasting behaviors of poly(lactic acid) modeled by FDM and acrylate networks produced by SLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Tataru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Tataru</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Arias Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Arias Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Marco Esteban</w:t>
+                <w:t xml:space="preserve">M Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Symposium on Ionizing Radiation and Polymers (IRaP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comisión Nacional de Energía Atómica (CNEA, Argentina), Comissão Nacional de Energia Nuclear (CNEN, Brazil), Oct 2024, Foz Do Ignaçu, Brazil</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Applications of Radiation Science and Technology (ICARST-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Atomic Energy Agency (IAEA), Apr 2025, Vienne, Austria. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150324v1</w:t>
+                <w:t xml:space="preserve">hal-05150432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of EB-radiation on 3D-printed materials: the contrasting behaviors of poly(lactic acid) modeled by FDM and acrylate networks produced by SLA</w:t>
+                <w:t xml:space="preserve">Changes in molecular structure and mechanical properties in irradiation of 3D-printed materials produced by SLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Tataru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Djidda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coqueret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Esteban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Applications of Radiation Science and Technology (ICARST-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Atomic Energy Agency (IAEA), Apr 2025, Vienne, Austria. pp.49</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Ionizing Radiation and Polymers (IRaP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comisión Nacional de Energía Atómica (CNEA, Argentina), Comissão Nacional de Energia Nuclear (CNEN, Brazil), Oct 2024, Foz Do Ignaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150432v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RADIATION-INDUCED CONSOLIDATION OF THE THERMO-PHYSICAL PROPERTIES OF 3D-PRINTED MATERIALS</w:t>
               </w:r>
@@ -3134,51 +3134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tataru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djidda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Arias Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marco Esteban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Esteban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourgain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Ghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vezhiny Komagan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Floch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buhus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arias-Blanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Tataru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Migu&#233;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03587664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02919842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00773K" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108663" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tataru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8A100BCD6B23FBF929881ECC6D1E7029906589E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.11.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M23FWDQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02896799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Peptu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Popa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Costin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883911509350262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peptu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883911509349687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B4FF7502280D0749EC44FF2A95FEA0CE5C3AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02896848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02896842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veyland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maftei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tataru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Arias Blanco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marco Esteban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Esteban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djidda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourgain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Ghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vezhiny Komagan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Floch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buhus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arias-Blanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Tataru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Migu&#233;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03587664v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02919842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00773K" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108663" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tataru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8A100BCD6B23FBF929881ECC6D1E7029906589E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.11.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M23FWDQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02896799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Peptu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Popa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Costin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883911509350262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peptu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883911509349687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B4FF7502280D0749EC44FF2A95FEA0CE5C3AE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02896848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02896842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veyland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maftei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>