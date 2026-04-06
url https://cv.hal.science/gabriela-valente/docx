--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -199,51 +199,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -311,2002 +311,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coéducation et pandémie de Covid-19 en France et en Belgique : une approche comparative de recherches collaboratives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un socle curriculaire pour l’enseignement religieux au Brésil : critiques épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.79-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959165v1</w:t>
+                <w:t xml:space="preserve">hal-05576399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils de continuum : vers un collectif situé au service de l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Ciobanu-Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accrocher les potentiels décrocheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
+                <w:t xml:space="preserve">Coéducation et pandémie de Covid-19 en France et en Belgique : une approche comparative de recherches collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Santana Painaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11w26⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (101), pp.83-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.101.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04652090v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions migratoires en milieu scolaire. Lorsque la diversité questionne l’universalisme républicain. Regard des professionnels de l’éducation en collège et lycée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accrocher les potentiels décrocheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Pontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.5944⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238288v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage transatlantique de la laïcité : une étude comparative</w:t>
+                <w:t xml:space="preserve">Questions migratoires en milieu scolaire. Lorsque la diversité questionne l’universalisme républicain. Regard des professionnels de l’éducation en collège et lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Dantas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047120v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : Laïcité et recompositions idéologiques contemporaines au prisme des SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bihay</w:t>
+                <w:t xml:space="preserve">Le voyage transatlantique de la laïcité : une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03997013v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement des établissements scolaires et le mythe de la “tolérance religieuse” au Brésil : approche ethnographique comparée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation : Laïcité et recompositions idéologiques contemporaines au prisme des SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bihay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.131-152</w:t>
+              <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047134v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por uma história transnacional da sociologia: entrevista com Gisèle Sapiro</w:t>
+                <w:t xml:space="preserve">Le fonctionnement des établissements scolaires et le mythe de la “tolérance religieuse” au Brésil : approche ethnographique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.131-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03929361v1</w:t>
+                <w:t xml:space="preserve">hal-04047134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. École, religions, laïcité : approches comparatives et interdisciplinaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Urbanski</w:t>
+                <w:t xml:space="preserve">Por uma história transnacional da sociologia: entrevista com Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Boisson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cres.5694⟩</w:t>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371579v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a transnational history of sociology: interview with Gisèle Sapiro Entrevistas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. École, religions, laïcité : approches comparatives et interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Urbanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.5694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984302v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques enseignantes et la question religieuse. Éléments de comparaison entre le Brésil et la France</w:t>
+                <w:t xml:space="preserve">For a transnational history of sociology: interview with Gisèle Sapiro Entrevistas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8422⟩</w:t>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323283v1</w:t>
+                <w:t xml:space="preserve">hal-03984302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching practices and ethic-racial relationships : reflections of Brazilian society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/198053147327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of teaching logic: a study on Franco-Brazilian teaching knowledge and practices</w:t>
+                <w:t xml:space="preserve">Les pratiques enseignantes et la question religieuse. Éléments de comparaison entre le Brésil et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-4634202147232638⟩</w:t>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, S’expatrier, 5-6, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047142v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre religions et spiritualité, quels rôles pour la laïcité dans les collèges publics : une comparaison franco-brésilienne</w:t>
+                <w:t xml:space="preserve">The formation of teaching logic: a study on Franco-Brazilian teaching knowledge and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.11487⟩</w:t>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202147232638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047159v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre a sociologia da socialização e a sociologia pragmática : desafios para pensar as práticas docentes</w:t>
+                <w:t xml:space="preserve">Entre religions et spiritualité, quels rôles pour la laïcité dans les collèges publics : une comparaison franco-brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação &amp; Sociedade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/ES.223387⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.11487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047193v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialização profissional docente ou como uma prática se naturaliza? Um estudo sobre a naturalização do religioso na prática docente</w:t>
+                <w:t xml:space="preserve">Entre a sociologia da socialização e a sociologia pragmática : desafios para pensar as práticas docentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação em Revista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0102-4698233381⟩</w:t>
+              <w:t xml:space="preserve">Educação &amp; Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/ES.223387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047165v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School situations involving the religious issue: teaching resources and their origins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
+                <w:t xml:space="preserve">Socialização profissional docente ou como uma prática se naturaliza? Um estudo sobre a naturalização do religioso na prática docente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Eletrônica de Educação do Programa de Pós-Graduação em Educação da Universidade Federal de São Carlos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14244/198271993121⟩</w:t>
+              <w:t xml:space="preserve">Educação em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-4698233381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047180v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laicidade, Ensino Religioso e religiosidade na escola pública brasileira: questionamentos e reflexões</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">School situations involving the religious issue: teaching resources and their origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pró-posições</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Eletrônica de Educação do Programa de Pós-Graduação em Educação da Universidade Federal de São Carlos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14244/198271993121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086086v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religião e educação: um desafio para o trabalho docente – entrevista com Françoise Lantheaume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Laicidade, Ensino Religioso e religiosidade na escola pública brasileira: questionamentos e reflexões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44</w:t>
+              <w:t xml:space="preserve">Pró-posições</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp. 107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086082v1</w:t>
+                <w:t xml:space="preserve">hal-02086086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A religiosidade na prática docente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Religião e educação: um desafio para o trabalho docente – entrevista com Françoise Lantheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça Jacintho Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Estudos Pedagógicos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp. 198-211</w:t>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086075v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A educação nas trajetórias das desigualdades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A religiosidade na prática docente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp. 1272-1277</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos Pedagógicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp. 198-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086053v1</w:t>
+                <w:t xml:space="preserve">hal-02086075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religião e Educação no Brasil um estado da arte - 2003/2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria da Graça Jacintho Setton</w:t>
+                <w:t xml:space="preserve">A educação nas trajetórias das desigualdades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp. 1272-1277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religião e Educação no Brasil um estado da arte - 2003/2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça Jacintho Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp. 410-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2316,184 +2385,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité, logiques d’action et effets de contextes : une comparaison in situ des pratiques enseignantes à La Réunion (France) et à São Paulo (Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ailincai, R. ; Fageol P-E, Ferrière S. ; Salone, J.J. (dir.) Nouvelles frontières autour des contextes de formation et d'enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9791095177661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A indissociabilidade de características identitárias dos professores : entre disposições seculares e religiosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Maria da Graça J. Setton (Org.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia da socialização : novos aportes teóricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEUSP, pp. 186-209, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2503,214 +2572,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Brésil, l’État sous la pression des évangéliques [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Freires Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carla Rocha de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonasio, R. Veyrac, H. (dir). (2022). Appropriations de nouvelles prescriptions – Activités en éducation scolaire. Toulouse : Octares, 216 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2778,51 +2847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A73E0C62"/>
+    <w:nsid w:val="B28183B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3009,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-valente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238428540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriela.valente@ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fiore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Santana Painaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dantas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Santiago Rosa Dantas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147327" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202147232638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.223387" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698233381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047180v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Abuhab Valente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/198271993121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a Jacintho Setton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Freires Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carla Rocha de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D1TXTK9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-valente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238428540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriela.valente@ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fiore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Santana Painaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Santiago Rosa Dantas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147327" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202147232638" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.223387" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698233381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Abuhab Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/198271993121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a Jacintho Setton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Freires Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carla Rocha de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D1TXTK9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>