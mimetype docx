--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -233,174 +233,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales autour de la citoyenneté dans l’enfance : une analyse lexicométrique de publications européennes</w:t>
+                <w:t xml:space="preserve">Un socle curriculaire pour l’enseignement religieux au Brésil : critiques épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.79-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124432v1</w:t>
+                <w:t xml:space="preserve">hal-05576399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un socle curriculaire pour l’enseignement religieux au Brésil : critiques épistémologiques</w:t>
+                <w:t xml:space="preserve">Représentations sociales autour de la citoyenneté dans l’enfance : une analyse lexicométrique de publications européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 1 (1), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.251.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576399v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils de continuum : vers un collectif situé au service de l’orientation</w:t>
               </w:r>
@@ -730,420 +730,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04652090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions migratoires en milieu scolaire. Lorsque la diversité questionne l’universalisme républicain. Regard des professionnels de l’éducation en collège et lycée</w:t>
+                <w:t xml:space="preserve">Le fonctionnement des établissements scolaires et le mythe de la “tolérance religieuse” au Brésil : approche ethnographique comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Pontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.131-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238288v1</w:t>
+                <w:t xml:space="preserve">hal-04047134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage transatlantique de la laïcité : une étude comparative</w:t>
+                <w:t xml:space="preserve">Questions migratoires en milieu scolaire. Lorsque la diversité questionne l’universalisme républicain. Regard des professionnels de l’éducation en collège et lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Dantas</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047120v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : Laïcité et recompositions idéologiques contemporaines au prisme des SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bihay</w:t>
+                <w:t xml:space="preserve">Le voyage transatlantique de la laïcité : une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03997013v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement des établissements scolaires et le mythe de la “tolérance religieuse” au Brésil : approche ethnographique comparée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation : Laïcité et recompositions idéologiques contemporaines au prisme des SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bihay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.131-152</w:t>
+              <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047134v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Por uma história transnacional da sociologia: entrevista com Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,51 +1320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a transnational history of sociology: interview with Gisèle Sapiro Entrevistas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,196 +1418,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching practices and ethic-racial relationships : reflections of Brazilian society</w:t>
+                <w:t xml:space="preserve">Les pratiques enseignantes et la question religieuse. Éléments de comparaison entre le Brésil et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/198053147327⟩</w:t>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, S’expatrier, 5-6, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047152v1</w:t>
+                <w:t xml:space="preserve">hal-03323283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques enseignantes et la question religieuse. Éléments de comparaison entre le Brésil et la France</w:t>
+                <w:t xml:space="preserve">Teaching practices and ethic-racial relationships : reflections of Brazilian society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, S’expatrier, 5-6, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/198053147327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323283v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of teaching logic: a study on Franco-Brazilian teaching knowledge and practices</w:t>
               </w:r>
@@ -1665,261 +1665,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre religions et spiritualité, quels rôles pour la laïcité dans les collèges publics : une comparaison franco-brésilienne</w:t>
+                <w:t xml:space="preserve">Socialização profissional docente ou como uma prática se naturaliza? Um estudo sobre a naturalização do religioso na prática docente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, </w:t>
+              <w:t xml:space="preserve">Educação em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.11487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0102-4698233381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047159v1</w:t>
+                <w:t xml:space="preserve">hal-04047165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre a sociologia da socialização e a sociologia pragmática : desafios para pensar as práticas docentes</w:t>
+                <w:t xml:space="preserve">Entre religions et spiritualité, quels rôles pour la laïcité dans les collèges publics : une comparaison franco-brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação &amp; Sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/ES.223387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.11487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047193v1</w:t>
+                <w:t xml:space="preserve">hal-04047159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialização profissional docente ou como uma prática se naturaliza? Um estudo sobre a naturalização do religioso na prática docente</w:t>
+                <w:t xml:space="preserve">Entre a sociologia da socialização e a sociologia pragmática : desafios para pensar as práticas docentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação em Revista</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, </w:t>
+              <w:t xml:space="preserve">Educação &amp; Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0102-4698233381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/ES.223387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047165v1</w:t>
+                <w:t xml:space="preserve">hal-04047193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School situations involving the religious issue: teaching resources and their origins</w:t>
               </w:r>
@@ -2197,191 +2197,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A educação nas trajetórias das desigualdades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
+                <w:t xml:space="preserve">Religião e Educação no Brasil um estado da arte - 2003/2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça Jacintho Setton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp. 1272-1277</w:t>
+              <w:t xml:space="preserve">, 2016, 46, pp. 410-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086053v1</w:t>
+                <w:t xml:space="preserve">hal-02086061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religião e Educação no Brasil um estado da arte - 2003/2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria da Graça Jacintho Setton</w:t>
+                <w:t xml:space="preserve">A educação nas trajetórias das desigualdades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp. 410-440</w:t>
+              <w:t xml:space="preserve">, 2016, 46, pp. 1272-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086061v1</w:t>
+                <w:t xml:space="preserve">hal-02086053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2412,51 +2412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité, logiques d’action et effets de contextes : une comparaison in situ des pratiques enseignantes à La Réunion (France) et à São Paulo (Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ailincai, R. ; Fageol P-E, Ferrière S. ; Salone, J.J. (dir.) Nouvelles frontières autour des contextes de formation et d'enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9791095177661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2847,51 +2847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B28183B2"/>
+    <w:nsid w:val="52C43004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-valente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238428540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriela.valente@ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fiore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Santana Painaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dantas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Santiago Rosa Dantas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147327" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202147232638" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.223387" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698233381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Abuhab Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/198271993121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a Jacintho Setton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Freires Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carla Rocha de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D1TXTK9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-valente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238428540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriela.valente@ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fiore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Santana Painaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dantas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Santiago Rosa Dantas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202147232638" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698233381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.223387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Abuhab Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/198271993121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a Jacintho Setton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Freires Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carla Rocha de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D1TXTK9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>