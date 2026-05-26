--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -233,174 +233,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un socle curriculaire pour l’enseignement religieux au Brésil : critiques épistémologiques</w:t>
+                <w:t xml:space="preserve">Représentations sociales autour de la citoyenneté dans l’enfance : une analyse lexicométrique de publications européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 1 (1), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.251.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576399v1</w:t>
+                <w:t xml:space="preserve">hal-05124432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales autour de la citoyenneté dans l’enfance : une analyse lexicométrique de publications européennes</w:t>
+                <w:t xml:space="preserve">Un socle curriculaire pour l’enseignement religieux au Brésil : critiques épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.79-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf2.251.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05124432v1</w:t>
+                <w:t xml:space="preserve">hal-05576399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils de continuum : vers un collectif situé au service de l’orientation</w:t>
               </w:r>
@@ -1418,196 +1418,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques enseignantes et la question religieuse. Éléments de comparaison entre le Brésil et la France</w:t>
+                <w:t xml:space="preserve">Teaching practices and ethic-racial relationships : reflections of Brazilian society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8422⟩</w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053147327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323283v1</w:t>
+                <w:t xml:space="preserve">hal-04047152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching practices and ethic-racial relationships : reflections of Brazilian society</w:t>
+                <w:t xml:space="preserve">Les pratiques enseignantes et la question religieuse. Éléments de comparaison entre le Brésil et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51, </w:t>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, S’expatrier, 5-6, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/198053147327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2021.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047152v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of teaching logic: a study on Franco-Brazilian teaching knowledge and practices</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A educação nas trajetórias das desigualdades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Santiago Rosa Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Abuhab Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,51 +2847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52C43004"/>
+    <w:nsid w:val="E4EB5028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-valente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238428540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriela.valente@ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fiore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Santana Painaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dantas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Santiago Rosa Dantas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202147232638" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698233381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.223387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Abuhab Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/198271993121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a Jacintho Setton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Freires Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carla Rocha de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D1TXTK9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriela-valente" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0737-2432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238428540" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriela.valente@ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.251.0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Ciobanu-Gout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fiore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Santana Painaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.101.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dantas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Santiago Rosa Dantas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053147327" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2021.8422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202147232638" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698233381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.223387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Abuhab Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14244/198271993121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a Jacintho Setton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02086053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02081634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Freires Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carla Rocha de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D1TXTK9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>