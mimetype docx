--- v0 (2026-04-08)
+++ v1 (2026-05-19)
@@ -236,551 +236,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charentaise distillation of cognac. Part II: Process simulation and impact of recycling practices on the aroma composition of freshly distilled spirit</w:t>
+                <w:t xml:space="preserve">Charentaise distillation of cognac. Part I: Behavior of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 178, pp.113861. </w:t>
+              <w:t xml:space="preserve">, 2024, 178, pp.113977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.113977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394961v1</w:t>
+                <w:t xml:space="preserve">hal-04394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charentaise distillation of cognac. Part I: Behavior of aroma compounds</w:t>
+                <w:t xml:space="preserve">Charentaise distillation of cognac. Part II: Process simulation and impact of recycling practices on the aroma composition of freshly distilled spirit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Wilhelm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 178, pp.113977. </w:t>
+              <w:t xml:space="preserve">, 2024, 178, pp.113861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.113977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394944v1</w:t>
+                <w:t xml:space="preserve">hal-04394961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ß-Damascenone Highly Diluted in Hydroalcoholic Mixtures: Phase Equilibrium Measurements, Thermodynamic Modeling, and Simulation of a Batch Distillation</w:t>
+                <w:t xml:space="preserve">Isobaric vapour-liquid equilibrium of α-terpineol highly diluted in hydroalcoholic mixtures at 101.3 kPa: Experimental measurements and thermodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (49), pp.18127-18137. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.106806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883202v1</w:t>
+                <w:t xml:space="preserve">hal-03657334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobaric vapour-liquid equilibrium of α-terpineol highly diluted in hydroalcoholic mixtures at 101.3 kPa: Experimental measurements and thermodynamic modeling</w:t>
+                <w:t xml:space="preserve">ß-Damascenone Highly Diluted in Hydroalcoholic Mixtures: Phase Equilibrium Measurements, Thermodynamic Modeling, and Simulation of a Batch Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 171, pp.106806. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (49), pp.18127-18137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2022.106806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657334v1</w:t>
+                <w:t xml:space="preserve">hal-03883202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fava bean ( Vicia faba L.) for food applications: From seed to ingredient processing and its effect on functional properties, antinutritional factors, flavor, and color</w:t>
               </w:r>
@@ -945,90 +945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibria of aroma compounds highly diluted in hydroalcoholic solutions: measurement of new isobaric data for a better understanding of the distillation of spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, (virtual event), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1098,90 +1098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of vapor-liquid equilibria of ß-damascenone and simulation of its behavior during a batch distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Distillation &amp; Absorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,51 +1375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Benvenutti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B. Laurindo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac&#225;cio A. F. Zielinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. M. Carciofi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113861" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wilhelm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.113977" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Benvenutti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o B. Laurindo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac&#225;cio A. F. Zielinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. M. Carciofi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.113977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113861" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01755" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>