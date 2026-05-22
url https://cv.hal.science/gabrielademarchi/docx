--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stibniati Atmadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.146-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -481,291 +481,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement and inequality in collective PES to reduce tropical deforestation: Effectiveness, efficiency and equity implications</w:t>
+                <w:t xml:space="preserve">Permanence of avoided deforestation in a Transamazon REDD+ project (Pará, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Naime</w:t>
+                <w:t xml:space="preserve">Cauê Carrilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arild Angelsen</w:t>
+                <w:t xml:space="preserve">Amy Duchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Molina-Garzón</w:t>
+                <w:t xml:space="preserve">Sven Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauê Carrilho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carla Morsello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102520⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.107568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664172v1</w:t>
+                <w:t xml:space="preserve">hal-03763421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanence of avoided deforestation in a Transamazon REDD+ project (Pará, Brazil)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enforcement and inequality in collective PES to reduce tropical deforestation: Effectiveness, efficiency and equity implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Naime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arild Angelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Molina-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauê Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Morsello</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vivi Selviana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, pp.107568. </w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.102520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2022.102520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763421v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' preferences for water-saving strategies in Brazilian eucalypt plantations</w:t>
               </w:r>
@@ -999,51 +999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauê Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,103 +1209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence of avoided deforestation in a Transamazon REDD+ initiative (Pará, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cauê Carrilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Duchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Morsello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -1983,277 +1983,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
+                <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanou</w:t>
+                <w:t xml:space="preserve">Josias Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738452v1</w:t>
+                <w:t xml:space="preserve">hal-05173988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
+                <w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josias Sanou</w:t>
+                <w:t xml:space="preserve">J. Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173988v1</w:t>
+                <w:t xml:space="preserve">hal-02738452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2565,51 +2565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Naime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Angelsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Molina-Garz&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Selviana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Duchelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morsello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palha Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Duchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wunder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morsello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107568" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Naime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Angelsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Molina-Garz&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Selviana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2022.102520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palha Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>