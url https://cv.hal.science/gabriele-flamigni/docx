--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriele Flamigni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriele-flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille actuellement à Sorbonne Université en tant qu'ingénieur d'études en production, traitement et analyse de données pour le projet ERC &amp;quot;LiTeRA - Linguistic Texts of Roman Antiquity&amp;quot;, qui étudie la transmission historique des catégories grammaticales latines. Mes domaines de recherche incluent la philosophie classique, hellénistique et romaine, la philologie et les humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Long: Selfhood and Rationality in Ancient Greek Philosophy. From Heraclitus to Plotinus. Oxford: Oxford UP 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (2), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie pratique des arbres. Remarques sur l’extension du καθῆκον stoïcien aux plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 154 (3), pp.189-207. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.253.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Scott Aikin & William O. Stephens, Epictetus’ Encheiridion. A New Translation and Guide to Stoic Ethics, Bloomsbury Academic, New York; Oxford; New Dehli; Sidney, 2023’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://journals.openedition.org/philosant/7753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vhqo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Fabian Ruge, The Stoic Theory of Sign and Proof. Philosophical Studies in Ancient Thoughts, 2. Basel; Berlin: Schwabe Verlag, 2022’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://bmcr.brynmawr.edu/2023/2023.04.43/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benoni; A. Stavru (eds.) (2021). Platone e il governo delle passioni. Studi per Linda Napolitano. Perugia, Aguaplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plato Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-4105_24_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officiorum genera duo, rationes tripertitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.181-210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alexandre, Philosophie du tir à l’arc. Essai sur la conception stoïcienne de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.5989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Politics &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100-125. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21814/eps.4.1.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend D. MacGillivray. Epictetus and Laypeople. A Stoic Stance Toward Non-stoics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sull’innatismo di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methexis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.218-239. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24680974-03201010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aut da melius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Traductions philosophiques dans la philosophie et la littérature latines : quelques études de cas (Projet ANR PhiLat – Lexique philosophique de la latinité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Gourinat; Hélène Casanova-Robin, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et les mœurs. L’éducation rhétorique et éthique de l’Empereur Marc Aurèle par Fronton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2024/2025 : Conseiller le prince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Dross; Jean-Baptiste Gourinat; Charlotte Murgier; Christelle Veillard, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fragment à l’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janyce Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’histoire de la linguistique à Rome : sources antiques et environnements numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Garcea, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle tracce dei Greci sotto il cielo di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Científica Internacional « Roma y la Filosofía. Aportaciones para una historia intelectual del mundo romano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNED – Universidad Nacional de Educación a Distancia, Mar 2024, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amica voluntas. La natura e il ruolo della volontà nel De beneficiis di Seneca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress "Paradeigmata Voluntatis 3"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Stefano Maso, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ethical Trespass&amp;quot; of Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th London Ancient Science Conference, University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Gregory, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Nature Allot to Each Its Due?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Holloway Stoicism Workshop “Stoic Physics Workshop”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. John Sellars; Pr. Liz Gloyn, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praecepta et paradoxa. Le rôle expositif des emprunts stoïciens dans le « Nouvel Apulée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Les nouveaux fragments du « Nouvel Apulée » dans le palimpseste Veronensis XL (38)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Gysembergh; Emanuel Zingg, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prolepsis' Fourth International Conference. The Limits of Exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberta Berardi; Nicoletta Bruno; Giulia Dovico; Martina Filosa; Luisa Fizzarotti; Olivia Montepaone; Claudia Novo, Dec 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officia Calculemus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Royal Holloway Stoicism Workshop. Ethics in the Early Stoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liz Gloyn; John Sellars, Apr 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th Braga Colloquium in the History of Moral and Political Philosophy. The Canon Revisited: Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTER FOR ETHICS, POLITICS AND SOCIETY (CEPS), Jan 2020, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisi elenctica e la sua gestione nell’insegnamento di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Convegno Interdisciplinare Dottorandi e Dottori di Ricerca. Crisi e Trasformazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veronica Boccitto; Alessio Collacchi; Serena De Luca; Leonardo Fiorespino; Martina Giovannetti; Alfonso Mammato; Vincenzo Mini; Giulia Moretti Cursi, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntas amica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Paradeigmata Voluntatis 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venise, Italy. E. Cattanei &amp; S. Maso (eds), Paradeigmata voluntatis 2. L’esperienza dell’Occidente, Venise : Edizioni Ca’ Foscari, 2025 (Lexis Supplementi 17 (4)), Fondazione Università Ca’ Foscari, p. 91-115, 2025, Studi di Filosofia Antica | Lexis Ancient Philosophy, 978-88-6969-903-0. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-902-3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Limits of Exactitude. Prolepsis’ 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bari, Italy. The Limits of Exactitude in Greek, Roman, and Byzantine Literature and Textual Transmission, De Gruyter, pp.125-148, 2022, Trends in Classics – Supplementary Volumes, 978-3-11-079651-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110796612-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argomenti ed emozioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi e trasformazioni. XI convegno interdisciplinare dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. UniversItalia, 2020, 978-88-3293-431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la route du devoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2025, Philosophie hellénistique et romaine / Hellenistic and Roman Philosophy, Gretchen Reydams-Schils; Carlos Lévy, 978-2-503-61405-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presi per incantamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Michela Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Philosophica Serie Blu, Leonardo Amoroso, 9788846750532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituire la notte alla natura. Riflessioni e ipotesi su Fabrizio De André lettore di Lucrezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Delle Donne (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrezio nella memoria degli antichi e dei moderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satura Editrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2025, Filologia e tradizione classica, 978-88-7607-246-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risonanze platoniche nel pensiero stoico: il caso delle emozioni estetiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Candiotto; Alessandro Stavru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poikilia delle emozioni: la complessità dei pathe in Platone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-231, 2024, 978- 88-7588-383-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enargeia / Perspicuitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Scepticism and Jewish Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de καθῆκον chez les stoïciens romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Università degli Studi di Firenze; Università di Pisa; Sorbonne Université, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriele Flamigni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriele-flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille actuellement à Sorbonne Université en tant qu'ingénieur d'études en production, traitement et analyse de données pour le projet ERC &amp;quot;LiTeRA - Linguistic Texts of Roman Antiquity&amp;quot;, qui étudie la transmission historique des catégories grammaticales latines. Mes domaines de recherche incluent la philosophie classique, hellénistique et romaine, la philologie et les humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Long: Selfhood and Rationality in Ancient Greek Philosophy. From Heraclitus to Plotinus. Oxford: Oxford UP 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (2), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie pratique des arbres. Remarques sur l’extension du καθῆκον stoïcien aux plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 154 (3), pp.189-207. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.253.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Scott Aikin & William O. Stephens, Epictetus’ Encheiridion. A New Translation and Guide to Stoic Ethics, Bloomsbury Academic, New York; Oxford; New Dehli; Sidney, 2023’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://journals.openedition.org/philosant/7753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vhqo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Fabian Ruge, The Stoic Theory of Sign and Proof. Philosophical Studies in Ancient Thoughts, 2. Basel; Berlin: Schwabe Verlag, 2022’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://bmcr.brynmawr.edu/2023/2023.04.43/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benoni; A. Stavru (eds.) (2021). Platone e il governo delle passioni. Studi per Linda Napolitano. Perugia, Aguaplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plato Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-4105_24_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officiorum genera duo, rationes tripertitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.181-210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alexandre, Philosophie du tir à l’arc. Essai sur la conception stoïcienne de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.5989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Politics &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100-125. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21814/eps.4.1.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend D. MacGillivray. Epictetus and Laypeople. A Stoic Stance Toward Non-stoics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sull’innatismo di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methexis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.218-239. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24680974-03201010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et les mœurs. L’éducation rhétorique et éthique de l’Empereur Marc Aurèle par Fronton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2024/2025 : Conseiller le prince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Dross; Jean-Baptiste Gourinat; Charlotte Murgier; Christelle Veillard, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fragment à l’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janyce Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’histoire de la linguistique à Rome : sources antiques et environnements numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Garcea, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aut da melius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Traductions philosophiques dans la philosophie et la littérature latines : quelques études de cas (Projet ANR PhiLat – Lexique philosophique de la latinité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Gourinat; Hélène Casanova-Robin, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle tracce dei Greci sotto il cielo di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Científica Internacional « Roma y la Filosofía. Aportaciones para una historia intelectual del mundo romano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNED – Universidad Nacional de Educación a Distancia, Mar 2024, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amica voluntas. La natura e il ruolo della volontà nel De beneficiis di Seneca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress "Paradeigmata Voluntatis 3"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Stefano Maso, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ethical Trespass&amp;quot; of Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th London Ancient Science Conference, University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Gregory, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Nature Allot to Each Its Due?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Holloway Stoicism Workshop “Stoic Physics Workshop”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. John Sellars; Pr. Liz Gloyn, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praecepta et paradoxa. Le rôle expositif des emprunts stoïciens dans le « Nouvel Apulée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Les nouveaux fragments du « Nouvel Apulée » dans le palimpseste Veronensis XL (38)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Gysembergh; Emanuel Zingg, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prolepsis' Fourth International Conference. The Limits of Exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberta Berardi; Nicoletta Bruno; Giulia Dovico; Martina Filosa; Luisa Fizzarotti; Olivia Montepaone; Claudia Novo, Dec 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officia Calculemus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Royal Holloway Stoicism Workshop. Ethics in the Early Stoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liz Gloyn; John Sellars, Apr 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th Braga Colloquium in the History of Moral and Political Philosophy. The Canon Revisited: Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTER FOR ETHICS, POLITICS AND SOCIETY (CEPS), Jan 2020, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisi elenctica e la sua gestione nell’insegnamento di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Convegno Interdisciplinare Dottorandi e Dottori di Ricerca. Crisi e Trasformazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veronica Boccitto; Alessio Collacchi; Serena De Luca; Leonardo Fiorespino; Martina Giovannetti; Alfonso Mammato; Vincenzo Mini; Giulia Moretti Cursi, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntas amica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Paradeigmata Voluntatis 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venise, Italy. E. Cattanei &amp; S. Maso (eds), Paradeigmata voluntatis 2. L’esperienza dell’Occidente, Venise : Edizioni Ca’ Foscari, 2025 (Lexis Supplementi 17 (4)), Fondazione Università Ca’ Foscari, p. 91-115, 2025, Studi di Filosofia Antica | Lexis Ancient Philosophy, 978-88-6969-903-0. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-902-3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Limits of Exactitude. Prolepsis’ 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bari, Italy. The Limits of Exactitude in Greek, Roman, and Byzantine Literature and Textual Transmission, De Gruyter, pp.125-148, 2022, Trends in Classics – Supplementary Volumes, 978-3-11-079651-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110796612-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argomenti ed emozioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi e trasformazioni. XI convegno interdisciplinare dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. UniversItalia, 2020, 978-88-3293-431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la route du devoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2025, Philosophie hellénistique et romaine / Hellenistic and Roman Philosophy, Gretchen Reydams-Schils; Carlos Lévy, 978-2-503-61405-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presi per incantamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Michela Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Philosophica Serie Blu, Leonardo Amoroso, 9788846750532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituire la notte alla natura. Riflessioni e ipotesi su Fabrizio De André lettore di Lucrezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Delle Donne (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrezio nella memoria degli antichi e dei moderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satura Editrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2025, Filologia e tradizione classica, 978-88-7607-246-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risonanze platoniche nel pensiero stoico: il caso delle emozioni estetiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Candiotto; Alessandro Stavru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poikilia delle emozioni: la complessità dei pathe in Platone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-231, 2024, 978- 88-7588-383-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enargeia / Perspicuitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Scepticism and Jewish Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de καθῆκον chez les stoïciens romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Università degli Studi di Firenze; Università di Pisa; Sorbonne Université, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E4F598F"/>
+    <w:nsid w:val="D6053F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-flamigni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Flamigni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.253.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vhqo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-4105_24_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/eps.4.1.192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24680974-03201010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Tissot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-902-3/005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796612-007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saturaeditrice.it/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.petiteplaisance.it/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03982869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-flamigni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Flamigni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.253.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vhqo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-4105_24_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/eps.4.1.192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24680974-03201010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Desiderio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Tissot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-902-3/005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796612-007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saturaeditrice.it/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.petiteplaisance.it/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03982869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>