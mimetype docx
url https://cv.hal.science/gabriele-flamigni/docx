--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriele Flamigni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriele-flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille actuellement à Sorbonne Université en tant qu'ingénieur d'études en production, traitement et analyse de données pour le projet ERC &amp;quot;LiTeRA - Linguistic Texts of Roman Antiquity&amp;quot;, qui étudie la transmission historique des catégories grammaticales latines. Mes domaines de recherche incluent la philosophie classique, hellénistique et romaine, la philologie et les humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Long: Selfhood and Rationality in Ancient Greek Philosophy. From Heraclitus to Plotinus. Oxford: Oxford UP 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (2), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie pratique des arbres. Remarques sur l’extension du καθῆκον stoïcien aux plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 154 (3), pp.189-207. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.253.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Scott Aikin & William O. Stephens, Epictetus’ Encheiridion. A New Translation and Guide to Stoic Ethics, Bloomsbury Academic, New York; Oxford; New Dehli; Sidney, 2023’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://journals.openedition.org/philosant/7753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vhqo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Fabian Ruge, The Stoic Theory of Sign and Proof. Philosophical Studies in Ancient Thoughts, 2. Basel; Berlin: Schwabe Verlag, 2022’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://bmcr.brynmawr.edu/2023/2023.04.43/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benoni; A. Stavru (eds.) (2021). Platone e il governo delle passioni. Studi per Linda Napolitano. Perugia, Aguaplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plato Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-4105_24_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officiorum genera duo, rationes tripertitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.181-210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alexandre, Philosophie du tir à l’arc. Essai sur la conception stoïcienne de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.5989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Politics &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100-125. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21814/eps.4.1.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend D. MacGillivray. Epictetus and Laypeople. A Stoic Stance Toward Non-stoics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sull’innatismo di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methexis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.218-239. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24680974-03201010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et les mœurs. L’éducation rhétorique et éthique de l’Empereur Marc Aurèle par Fronton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2024/2025 : Conseiller le prince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Dross; Jean-Baptiste Gourinat; Charlotte Murgier; Christelle Veillard, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fragment à l’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janyce Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’histoire de la linguistique à Rome : sources antiques et environnements numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Garcea, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aut da melius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Traductions philosophiques dans la philosophie et la littérature latines : quelques études de cas (Projet ANR PhiLat – Lexique philosophique de la latinité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Gourinat; Hélène Casanova-Robin, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle tracce dei Greci sotto il cielo di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Científica Internacional « Roma y la Filosofía. Aportaciones para una historia intelectual del mundo romano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNED – Universidad Nacional de Educación a Distancia, Mar 2024, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amica voluntas. La natura e il ruolo della volontà nel De beneficiis di Seneca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress "Paradeigmata Voluntatis 3"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Stefano Maso, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ethical Trespass&amp;quot; of Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th London Ancient Science Conference, University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Gregory, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Nature Allot to Each Its Due?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Holloway Stoicism Workshop “Stoic Physics Workshop”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. John Sellars; Pr. Liz Gloyn, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praecepta et paradoxa. Le rôle expositif des emprunts stoïciens dans le « Nouvel Apulée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Les nouveaux fragments du « Nouvel Apulée » dans le palimpseste Veronensis XL (38)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Gysembergh; Emanuel Zingg, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prolepsis' Fourth International Conference. The Limits of Exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberta Berardi; Nicoletta Bruno; Giulia Dovico; Martina Filosa; Luisa Fizzarotti; Olivia Montepaone; Claudia Novo, Dec 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officia Calculemus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Royal Holloway Stoicism Workshop. Ethics in the Early Stoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liz Gloyn; John Sellars, Apr 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th Braga Colloquium in the History of Moral and Political Philosophy. The Canon Revisited: Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTER FOR ETHICS, POLITICS AND SOCIETY (CEPS), Jan 2020, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisi elenctica e la sua gestione nell’insegnamento di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Convegno Interdisciplinare Dottorandi e Dottori di Ricerca. Crisi e Trasformazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veronica Boccitto; Alessio Collacchi; Serena De Luca; Leonardo Fiorespino; Martina Giovannetti; Alfonso Mammato; Vincenzo Mini; Giulia Moretti Cursi, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntas amica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Paradeigmata Voluntatis 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venise, Italy. E. Cattanei &amp; S. Maso (eds), Paradeigmata voluntatis 2. L’esperienza dell’Occidente, Venise : Edizioni Ca’ Foscari, 2025 (Lexis Supplementi 17 (4)), Fondazione Università Ca’ Foscari, p. 91-115, 2025, Studi di Filosofia Antica | Lexis Ancient Philosophy, 978-88-6969-903-0. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-902-3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Limits of Exactitude. Prolepsis’ 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bari, Italy. The Limits of Exactitude in Greek, Roman, and Byzantine Literature and Textual Transmission, De Gruyter, pp.125-148, 2022, Trends in Classics – Supplementary Volumes, 978-3-11-079651-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110796612-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argomenti ed emozioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi e trasformazioni. XI convegno interdisciplinare dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. UniversItalia, 2020, 978-88-3293-431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la route du devoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2025, Philosophie hellénistique et romaine / Hellenistic and Roman Philosophy, Gretchen Reydams-Schils; Carlos Lévy, 978-2-503-61405-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presi per incantamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Michela Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Philosophica Serie Blu, Leonardo Amoroso, 9788846750532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituire la notte alla natura. Riflessioni e ipotesi su Fabrizio De André lettore di Lucrezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Delle Donne (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrezio nella memoria degli antichi e dei moderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satura Editrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2025, Filologia e tradizione classica, 978-88-7607-246-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risonanze platoniche nel pensiero stoico: il caso delle emozioni estetiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Candiotto; Alessandro Stavru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poikilia delle emozioni: la complessità dei pathe in Platone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-231, 2024, 978- 88-7588-383-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enargeia / Perspicuitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Scepticism and Jewish Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de καθῆκον chez les stoïciens romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Università degli Studi di Firenze; Università di Pisa; Sorbonne Université, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriele Flamigni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriele-flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille actuellement à Sorbonne Université en tant qu'ingénieur d'études en production, traitement et analyse de données pour le projet ERC &amp;quot;LiTeRA - Linguistic Texts of Roman Antiquity&amp;quot;, qui étudie la transmission historique des catégories grammaticales latines. Mes domaines de recherche incluent la philosophie classique, hellénistique et romaine, la philologie et les humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Long: Selfhood and Rationality in Ancient Greek Philosophy. From Heraclitus to Plotinus. Oxford: Oxford UP 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (2), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie pratique des arbres. Remarques sur l’extension du καθῆκον stoïcien aux plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 154 (3), pp.189-207. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.253.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Scott Aikin & William O. Stephens, Epictetus’ Encheiridion. A New Translation and Guide to Stoic Ethics, Bloomsbury Academic, New York; Oxford; New Dehli; Sidney, 2023’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://journals.openedition.org/philosant/7753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vhqo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Fabian Ruge, The Stoic Theory of Sign and Proof. Philosophical Studies in Ancient Thoughts, 2. Basel; Berlin: Schwabe Verlag, 2022’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://bmcr.brynmawr.edu/2023/2023.04.43/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benoni; A. Stavru (eds.) (2021). Platone e il governo delle passioni. Studi per Linda Napolitano. Perugia, Aguaplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plato Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/2183-4105_24_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officiorum genera duo, rationes tripertitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.181-210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alexandre, Philosophie du tir à l’arc. Essai sur la conception stoïcienne de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.5989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Politics &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100-125. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21814/eps.4.1.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend D. MacGillivray. Epictetus and Laypeople. A Stoic Stance Toward Non-stoics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sull’innatismo di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methexis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.218-239. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24680974-03201010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aut da melius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Traductions philosophiques dans la philosophie et la littérature latines : quelques études de cas (Projet ANR PhiLat – Lexique philosophique de la latinité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Gourinat; Hélène Casanova-Robin, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et les mœurs. L’éducation rhétorique et éthique de l’Empereur Marc Aurèle par Fronton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine 2024/2025 : Conseiller le prince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Dross; Jean-Baptiste Gourinat; Charlotte Murgier; Christelle Veillard, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fragment à l’interconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janyce Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’histoire de la linguistique à Rome : sources antiques et environnements numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Garcea, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle tracce dei Greci sotto il cielo di Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Científica Internacional « Roma y la Filosofía. Aportaciones para una historia intelectual del mundo romano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNED – Universidad Nacional de Educación a Distancia, Mar 2024, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amica voluntas. La natura e il ruolo della volontà nel De beneficiis di Seneca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress "Paradeigmata Voluntatis 3"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Stefano Maso, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ethical Trespass&amp;quot; of Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th London Ancient Science Conference, University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrew Gregory, Feb 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Nature Allot to Each Its Due?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Holloway Stoicism Workshop “Stoic Physics Workshop”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. John Sellars; Pr. Liz Gloyn, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praecepta et paradoxa. Le rôle expositif des emprunts stoïciens dans le « Nouvel Apulée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Les nouveaux fragments du « Nouvel Apulée » dans le palimpseste Veronensis XL (38)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Gysembergh; Emanuel Zingg, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prolepsis' Fourth International Conference. The Limits of Exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberta Berardi; Nicoletta Bruno; Giulia Dovico; Martina Filosa; Luisa Fizzarotti; Olivia Montepaone; Claudia Novo, Dec 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officia Calculemus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Royal Holloway Stoicism Workshop. Ethics in the Early Stoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liz Gloyn; John Sellars, Apr 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Should Women Do?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th Braga Colloquium in the History of Moral and Political Philosophy. The Canon Revisited: Women Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTER FOR ETHICS, POLITICS AND SOCIETY (CEPS), Jan 2020, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crisi elenctica e la sua gestione nell’insegnamento di Epitteto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Convegno Interdisciplinare Dottorandi e Dottori di Ricerca. Crisi e Trasformazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veronica Boccitto; Alessio Collacchi; Serena De Luca; Leonardo Fiorespino; Martina Giovannetti; Alfonso Mammato; Vincenzo Mini; Giulia Moretti Cursi, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntas amica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Paradeigmata Voluntatis 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venise, Italy. E. Cattanei &amp; S. Maso (eds), Paradeigmata voluntatis 2. L’esperienza dell’Occidente, Venise : Edizioni Ca’ Foscari, 2025 (Lexis Supplementi 17 (4)), Fondazione Università Ca’ Foscari, p. 91-115, 2025, Studi di Filosofia Antica | Lexis Ancient Philosophy, 978-88-6969-903-0. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-902-3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at the Same Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Limits of Exactitude. Prolepsis’ 4th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bari, Italy. The Limits of Exactitude in Greek, Roman, and Byzantine Literature and Textual Transmission, De Gruyter, pp.125-148, 2022, Trends in Classics – Supplementary Volumes, 978-3-11-079651-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110796612-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argomenti ed emozioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisi e trasformazioni. XI convegno interdisciplinare dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. UniversItalia, 2020, 978-88-3293-431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la route du devoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2025, Philosophie hellénistique et romaine / Hellenistic and Roman Philosophy, Gretchen Reydams-Schils; Carlos Lévy, 978-2-503-61405-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presi per incantamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Michela Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni ETS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Philosophica Serie Blu, Leonardo Amoroso, 9788846750532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituire la notte alla natura. Riflessioni e ipotesi su Fabrizio De André lettore di Lucrezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Delle Donne (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucrezio nella memoria degli antichi e dei moderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satura Editrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2025, Filologia e tradizione classica, 978-88-7607-246-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risonanze platoniche nel pensiero stoico: il caso delle emozioni estetiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Cassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Candiotto; Alessandro Stavru. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poikilia delle emozioni: la complessità dei pathe in Platone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-231, 2024, 978- 88-7588-383-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enargeia / Perspicuitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Scepticism and Jewish Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de καθῆκον chez les stoïciens romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Flamigni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Università degli Studi di Firenze; Università di Pisa; Sorbonne Université, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6053F18"/>
+    <w:nsid w:val="C09549AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-flamigni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Flamigni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.253.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vhqo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-4105_24_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/eps.4.1.192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24680974-03201010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Desiderio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Tissot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-902-3/005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796612-007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saturaeditrice.it/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.petiteplaisance.it/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03982869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-flamigni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Flamigni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.253.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vhqo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-4105_24_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/eps.4.1.192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24680974-03201010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Desiderio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Tissot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-902-3/005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796612-007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Michela Sassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/index.asp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saturaeditrice.it/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.petiteplaisance.it/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03982869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>