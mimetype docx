--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -166,598 +166,598 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineers Versus Peasants? Narratives and Local Anchoring of a Conflict Concerning a Future Data Centre in an Alpine Valley</w:t>
+                <w:t xml:space="preserve">Des ingénieurs contre des paysan·nes ? Significations et ancrage local d’un conflit concernant l’implantation d’un data center dans une vallée alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 113-2, </w:t>
+              <w:t xml:space="preserve">, 2025, Économie, écologie et conflit dans les régions montagneuses. Nouvelles expériences et perspectives théoriques émergentes, 113 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15d2l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15d2k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368458v1</w:t>
+                <w:t xml:space="preserve">hal-05379233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ingénieurs contre des paysan·nes ? Significations et ancrage local d’un conflit concernant l’implantation d’un data center dans une vallée alpine</w:t>
+                <w:t xml:space="preserve">Engineers Versus Peasants? Narratives and Local Anchoring of a Conflict Concerning a Future Data Centre in an Alpine Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Économie, écologie et conflit dans les régions montagneuses. Nouvelles expériences et perspectives théoriques émergentes, 113 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 113-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15d2k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15d2l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379233v2</w:t>
+                <w:t xml:space="preserve">hal-05368458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell'interesse di queste laboriose e un po' dimenticate popolazioni&amp;quot;: rappresentazioni ed effetti di rifrazione della &amp;quot;questione montanara&amp;quot; (1877-1936) nelle Alpi occidentali italiane</w:t>
+                <w:t xml:space="preserve">Boos T. et Salvucci D. (dir.), 2022.– Cultures in mountain areas : Comparative perspectives / Culture in aree di montagna : Prospettive comparative / Kulturen in Gebirgsregionen : Vergleichende Perspektiven, Bozen, Bozen-Bolzano University Press, 310 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Gazes from the Mountains : Viewpoints for an Upland Anthropology, 10 (2), pp.13-28. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14672/ada20232pp13-28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.11554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346922v1</w:t>
+                <w:t xml:space="preserve">hal-04218608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retoriche dell’autenticità e trasmissione dei saperi costruttivi: per una critica del manuale del recupero del patrimonio edilizio nelle Alpi piemontesi</w:t>
+                <w:t xml:space="preserve">Nell'interesse di queste laboriose e un po' dimenticate popolazioni&amp;quot;: rappresentazioni ed effetti di rifrazione della &amp;quot;questione montanara&amp;quot; (1877-1936) nelle Alpi occidentali italiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Alberto Dutto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivio di Etnografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53235/2036-5624/84⟩</w:t>
+              <w:t xml:space="preserve">Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Gazes from the Mountains : Viewpoints for an Upland Anthropology, 10 (2), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14672/ada20232pp13-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156968v1</w:t>
+                <w:t xml:space="preserve">hal-04346922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boos T. et Salvucci D. (dir.), 2022.– Cultures in mountain areas : Comparative perspectives / Culture in aree di montagna : Prospettive comparative / Kulturen in Gebirgsregionen : Vergleichende Perspektiven, Bozen, Bozen-Bolzano University Press, 310 p.</w:t>
+                <w:t xml:space="preserve">Retoriche dell’autenticità e trasmissione dei saperi costruttivi: per una critica del manuale del recupero del patrimonio edilizio nelle Alpi piemontesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alberto Dutto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Archivio di Etnografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XVII (1), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.11554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53235/2036-5624/84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04218608v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grimault Vincent (2020), La renaissance des campagnes. Enquête dans une France qui se réinvente, Éditions du Seuil</w:t>
+                <w:t xml:space="preserve">Recensione Jean-Pierre Olivier de Sardan, La revanche des contextes : des mésaventures de l’ingénierie sociale, en Afrique et au-delà, Parigi, Karthala, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 14 (3), pp.135-139. </w:t>
+              <w:t xml:space="preserve">Antropologia Pubblica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.319-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/clcd.014.0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1473/anpub.v8i1.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800040v1</w:t>
+                <w:t xml:space="preserve">hal-04222294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensione Jean-Pierre Olivier de Sardan, La revanche des contextes : des mésaventures de l’ingénierie sociale, en Afrique et au-delà, Parigi, Karthala, 2021.</w:t>
+                <w:t xml:space="preserve">Grimault Vincent (2020), La renaissance des campagnes. Enquête dans une France qui se réinvente, Éditions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropologia Pubblica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.319-322. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 14 (3), pp.135-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1473/anpub.v8i1.266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/clcd.014.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222294v1</w:t>
+                <w:t xml:space="preserve">hal-03800040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et classes sociales, di Ivan Bruneau, Gilles Laferté, Julian Mischi e Nicolas Renahy (a cura di), Parigi: Éditions EHESS, 2018, (recensione)</w:t>
               </w:r>
@@ -1074,191 +1074,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When heritage fails: anthropological understandings from an unachieved UNESCO inscription in the Italian Western Alps</w:t>
+                <w:t xml:space="preserve">Searching for, searching with: transformative anthropology for imagining more inclusive models of wildlife governance in the Trentino Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Martellozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Raffaetà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224823v1</w:t>
+                <w:t xml:space="preserve">hal-05224829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for, searching with: transformative anthropology for imagining more inclusive models of wildlife governance in the Trentino Alps</w:t>
+                <w:t xml:space="preserve">When heritage fails: anthropological understandings from an unachieved UNESCO inscription in the Italian Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberta Raffaetà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224829v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating the simples. Science and folklore in the life of a Travelling Chair for Agriculture (1886-1928)</w:t>
               </w:r>
@@ -1395,64 +1395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional intimacies. Generating social change through day-to-day collaborations with wildlife conservation authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Martellozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Raffaetà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Ethnography and Qualitative Research International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,208 +1691,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des boîtes à remplir? recherche participative et pratiques de revitalisation rurale en milieu alpin</w:t>
+                <w:t xml:space="preserve">« Ils ont gâché notre fromage » : interdépendance, rumeurs et jugements moraux dans une filière laitière à forte valeur ajoutée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particip-Arc-JC : 1ère Journée Jeunes Chercheur.e.s Recherches culturelles participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau Particip-Arc, soutenu par le Ministère française de la Culture et coordonné par le Musée National d'Histoire Naturelle, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale d'ethnographie de l'EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854660v1</w:t>
+                <w:t xml:space="preserve">hal-04667083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ils ont gâché notre fromage » : interdépendance, rumeurs et jugements moraux dans une filière laitière à forte valeur ajoutée</w:t>
+                <w:t xml:space="preserve">Des boîtes à remplir? recherche participative et pratiques de revitalisation rurale en milieu alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale d'ethnographie de l'EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Particip-Arc-JC : 1ère Journée Jeunes Chercheur.e.s Recherches culturelles participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau Particip-Arc, soutenu par le Ministère française de la Culture et coordonné par le Musée National d'Histoire Naturelle, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667083v1</w:t>
+                <w:t xml:space="preserve">hal-03854660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retoriche dell’autenticità e trasmissione dei saperi costruttivi. Proposte per una nuova manualistica etnografica del patrimonio edilizio nelle Alpi piemontesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alberto Dutto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuro: Antropologie del futuro, futuro dell’antropologia / Future: Anthropologies of the Future, the Future of Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Italiana di Antropologia Culturale (SIAC), Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2759,64 +2759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio e ricerca dell'integrazione sociale dei grandi carnivori nell'antroposfera alpina&amp;quot; - relazione attività svolte nel 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Martellozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Raffaetà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ca' Foscari University of Venice; Adamello Brenta Nature Park. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3249,51 +3249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B80263D9"/>
+    <w:nsid w:val="81F8A4AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3480,51 +3480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-orlandi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7024-0902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Orlandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379233v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada20232pp13-28" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alberto Dutto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53235/2036-5624/84" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03283515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.52620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q380B9KZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Martellozzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Raffaet&#224;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Marconi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03354389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tolosano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico M. Costantini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13124/9788860462046_02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dematteis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04393209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barberis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arduino Rosso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03544737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriele-orlandi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7024-0902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379233v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Orlandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d2l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada20232pp13-28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alberto Dutto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53235/2036-5624/84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03283515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.52620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q380B9KZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Martellozzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Raffaet&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Marconi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03354389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tolosano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico M. Costantini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13124/9788860462046_02" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03914641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dematteis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04393209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barberis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arduino Rosso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03544737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>